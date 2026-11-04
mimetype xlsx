--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -3,134 +3,107 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="通過TaiSEIA 101 智慧家庭產品驗證合格之商品名單" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="806">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="857">
   <si>
     <t>序號</t>
   </si>
   <si>
-    <t>通過TaiSEIA 101 智慧家庭產品驗證合格之商品名單      下載日期(115年09月20日)</t>
+    <t>通過TaiSEIA 101 智慧家庭產品驗證合格之商品名單      下載日期(115年11月04日)</t>
   </si>
   <si>
     <t>驗證
 合格字號</t>
   </si>
   <si>
     <t>T01-00-23007</t>
   </si>
   <si>
     <t>T01-00-23008</t>
   </si>
   <si>
     <t>T01-00-23018</t>
   </si>
   <si>
     <t>T01-00-23019</t>
   </si>
   <si>
     <t>T01-00-23020</t>
   </si>
   <si>
     <t>T01-00-23021</t>
   </si>
   <si>
     <t>T01-00-23022</t>
   </si>
   <si>
     <t>T01-00-23023</t>
   </si>
   <si>
     <t>T01-00-23024</t>
   </si>
   <si>
     <t>T01-00-23026</t>
   </si>
   <si>
     <t>T01-00-23027</t>
   </si>
   <si>
     <t>T01-00-23028</t>
   </si>
   <si>
-    <t>T01-01-23030</t>
-[...16 lines deleted...]
-  <si>
     <t>T01-00-24001</t>
   </si>
   <si>
     <t>T01-00-24002</t>
   </si>
   <si>
     <t>T01-00-24003</t>
   </si>
   <si>
-    <t>T01-10-24006</t>
-[...7 lines deleted...]
-  <si>
     <t>T01-00-24010</t>
   </si>
   <si>
     <t>T01-01-24011</t>
   </si>
   <si>
     <t>T01-00-24014</t>
   </si>
   <si>
     <t>T01-00-24015</t>
   </si>
   <si>
     <t>T01-00-24016</t>
   </si>
   <si>
     <t>T01-00-24017</t>
   </si>
   <si>
     <t>T01-00-24018</t>
   </si>
   <si>
     <t>T01-00-24019</t>
   </si>
   <si>
     <t>T01-01-24020</t>
@@ -495,104 +468,167 @@
   <si>
     <t>T01-00-26006</t>
   </si>
   <si>
     <t>T01-00-26007</t>
   </si>
   <si>
     <t>T01-00-26008</t>
   </si>
   <si>
     <t>T01-00-26009</t>
   </si>
   <si>
     <t>T01-00-26010</t>
   </si>
   <si>
     <t>T01-00-26011</t>
   </si>
   <si>
     <t>T01-00-26012</t>
   </si>
   <si>
     <t>T01-00-26013</t>
   </si>
   <si>
+    <t>T01-10-26014</t>
+  </si>
+  <si>
+    <t>T01-10-26015</t>
+  </si>
+  <si>
+    <t>T01-10-26016</t>
+  </si>
+  <si>
+    <t>T01-00-26017</t>
+  </si>
+  <si>
+    <t>T01-00-26018</t>
+  </si>
+  <si>
+    <t>T01-00-26019</t>
+  </si>
+  <si>
+    <t>T01-00-26020</t>
+  </si>
+  <si>
+    <t>T01-01-26021</t>
+  </si>
+  <si>
+    <t>T01-01-26022</t>
+  </si>
+  <si>
+    <t>T01-01-26023</t>
+  </si>
+  <si>
+    <t>T01-01-26024</t>
+  </si>
+  <si>
+    <t>T01-01-26025</t>
+  </si>
+  <si>
+    <t>T01-00-26026</t>
+  </si>
+  <si>
+    <t>T01-00-26027</t>
+  </si>
+  <si>
+    <t>T01-01-26028</t>
+  </si>
+  <si>
+    <t>T01-00-26029</t>
+  </si>
+  <si>
+    <t>T01-00-26030</t>
+  </si>
+  <si>
+    <t>T01-00-26031</t>
+  </si>
+  <si>
+    <t>T01-00-26032</t>
+  </si>
+  <si>
+    <t>T01-00-26033</t>
+  </si>
+  <si>
+    <t>T01-01-26034</t>
+  </si>
+  <si>
+    <t>T01-00-26035</t>
+  </si>
+  <si>
     <t>發證日期</t>
   </si>
   <si>
     <t>112年11月10日</t>
   </si>
   <si>
     <t>113年01月19日</t>
   </si>
   <si>
     <t>113年03月11日</t>
   </si>
   <si>
     <t>113年05月22日</t>
   </si>
   <si>
     <t>113年11月11日</t>
   </si>
   <si>
     <t>113年09月28日</t>
   </si>
   <si>
     <t>114年02月14日</t>
   </si>
   <si>
     <t>114年05月28日</t>
   </si>
   <si>
     <t>114年08月29日</t>
   </si>
   <si>
     <t>115年01月15日</t>
   </si>
   <si>
     <t>115年05月22日</t>
   </si>
   <si>
+    <t>115年10月06日</t>
+  </si>
+  <si>
     <t>有效期限</t>
   </si>
   <si>
     <t>115年11月09日</t>
   </si>
   <si>
     <t>116年01月18日</t>
   </si>
   <si>
-    <t>115年11月01日</t>
-[...1 lines deleted...]
-  <si>
     <t>116年03月10日</t>
   </si>
   <si>
-    <t>115年11月02日</t>
-[...1 lines deleted...]
-  <si>
     <t>116年05月21日</t>
   </si>
   <si>
     <t>116年05月02日</t>
   </si>
   <si>
     <t>116年03月01日</t>
   </si>
   <si>
     <t>116年03月29日</t>
   </si>
   <si>
     <t>115年12月29日</t>
   </si>
   <si>
     <t>116年07月27日</t>
   </si>
   <si>
     <t>116年05月09日</t>
   </si>
   <si>
     <t>116年11月10日</t>
   </si>
   <si>
     <t>116年09月27日</t>
@@ -609,125 +645,104 @@
   <si>
     <t>117年03月31日</t>
   </si>
   <si>
     <t>117年06月08日</t>
   </si>
   <si>
     <t>117年08月28日</t>
   </si>
   <si>
     <t>117年10月12日</t>
   </si>
   <si>
     <t>116年12月29日</t>
   </si>
   <si>
     <t>116年12月15日</t>
   </si>
   <si>
     <t>118年01月14日</t>
   </si>
   <si>
     <t>118年05月21日</t>
   </si>
   <si>
+    <t>118年08月30日</t>
+  </si>
+  <si>
+    <t>118年10月05日</t>
+  </si>
+  <si>
     <t>本次-檢測報告編號</t>
   </si>
   <si>
     <t>SAT20230001</t>
   </si>
   <si>
     <t>SAT20230003</t>
   </si>
   <si>
     <t>23-07-CAV-009-01</t>
   </si>
   <si>
     <t>23-09-CAV-005-01</t>
   </si>
   <si>
     <t>SAT20230007</t>
   </si>
   <si>
     <t>SAT20230009</t>
   </si>
   <si>
     <t>SAT20230011</t>
   </si>
   <si>
     <t>23-09-CAV-011-01</t>
   </si>
   <si>
     <t>23-09-CAV-012-01</t>
   </si>
   <si>
     <t>23-10-CAV-014-01</t>
   </si>
   <si>
     <t>23-11-CAV-016-01</t>
   </si>
   <si>
     <t>SAT20230014</t>
   </si>
   <si>
-    <t>23-11-CAV-020-01</t>
-[...16 lines deleted...]
-  <si>
     <t>23-10-CAV-006-01</t>
   </si>
   <si>
     <t>23-10-CAV-007-01</t>
   </si>
   <si>
     <t>23-11-CAV-031-01</t>
   </si>
   <si>
-    <t>20-09-CAV-019-01</t>
-[...7 lines deleted...]
-  <si>
     <t>SAT20230016</t>
   </si>
   <si>
     <t>SAS20230018</t>
   </si>
   <si>
     <t>SAT20240001</t>
   </si>
   <si>
     <t>SAT20240007</t>
   </si>
   <si>
     <t>23-09-CAV-007-01</t>
   </si>
   <si>
     <t>24-02-CAV-006-01</t>
   </si>
   <si>
     <t>24-02-CAV-014-01</t>
   </si>
   <si>
     <t>24-02-CAV-015-01</t>
   </si>
   <si>
     <t>SAS20240009</t>
@@ -1090,248 +1105,296 @@
     <t>26-01-CAV-004-01</t>
   </si>
   <si>
     <t>24-06-CAV-030-01</t>
   </si>
   <si>
     <t>25-12-CAV-019-01</t>
   </si>
   <si>
     <t>25-12-CAV-020-01</t>
   </si>
   <si>
     <t>25-12-CAV-021-01</t>
   </si>
   <si>
     <t>25-12-CAV-022-01</t>
   </si>
   <si>
     <t>24-06-CAV-015-01</t>
   </si>
   <si>
     <t>24-06-CAV-027-01</t>
   </si>
   <si>
     <t>24-06-CAV-029-01</t>
+  </si>
+  <si>
+    <t>24-12-CAV-013-01</t>
+  </si>
+  <si>
+    <t>24-12-CAV-014-01</t>
+  </si>
+  <si>
+    <t>24-12-CAV-015-01</t>
+  </si>
+  <si>
+    <t>26-02-CAV-006-01</t>
+  </si>
+  <si>
+    <t>24-06-CAV-028-01</t>
+  </si>
+  <si>
+    <t>26-02-CAV-010-01</t>
+  </si>
+  <si>
+    <t>SAT20260001</t>
+  </si>
+  <si>
+    <t>SAS20260003</t>
+  </si>
+  <si>
+    <t>SAS20260005</t>
+  </si>
+  <si>
+    <t>SAS20260007</t>
+  </si>
+  <si>
+    <t>SAS20260009</t>
+  </si>
+  <si>
+    <t>SAS20260011</t>
+  </si>
+  <si>
+    <t>SAT20250044</t>
+  </si>
+  <si>
+    <t>SAT20250046</t>
+  </si>
+  <si>
+    <t>26-03-CAV-014-01</t>
+  </si>
+  <si>
+    <t>26-04-CAV-003-01a</t>
+  </si>
+  <si>
+    <t>26-04-CAV-004-01a</t>
+  </si>
+  <si>
+    <t>25-04-CAV-012-01</t>
+  </si>
+  <si>
+    <t>26-04-CAV-001-01</t>
+  </si>
+  <si>
+    <t>26-04-CAV-002-01</t>
+  </si>
+  <si>
+    <t>26-06-CAV-018-01</t>
+  </si>
+  <si>
+    <t>25-11-CAV-008-01</t>
   </si>
   <si>
     <t>檢測報告
 核發日期</t>
   </si>
   <si>
     <t>112年02月20日</t>
   </si>
   <si>
     <t>112年09月05日</t>
   </si>
   <si>
     <t>112年09月22日</t>
   </si>
   <si>
     <t>112年10月24日</t>
   </si>
   <si>
     <t>112年11月06日</t>
   </si>
   <si>
     <t>112年11月23日</t>
   </si>
   <si>
     <t>112年11月28日</t>
   </si>
   <si>
     <t>112年11月24日</t>
   </si>
   <si>
+    <t>112年12月25日</t>
+  </si>
+  <si>
+    <t>113年01月17日</t>
+  </si>
+  <si>
+    <t>113年01月02日</t>
+  </si>
+  <si>
+    <t>113年02月22日</t>
+  </si>
+  <si>
+    <t>113年03月19日</t>
+  </si>
+  <si>
+    <t>113年02月21日</t>
+  </si>
+  <si>
+    <t>113年03月08日</t>
+  </si>
+  <si>
+    <t>113年04月22日</t>
+  </si>
+  <si>
+    <t>113年04月24日</t>
+  </si>
+  <si>
+    <t>110年03月16日</t>
+  </si>
+  <si>
+    <t>111年01月20日</t>
+  </si>
+  <si>
+    <t>109年12月02日</t>
+  </si>
+  <si>
+    <t>110年01月13日</t>
+  </si>
+  <si>
+    <t>110年03月29日</t>
+  </si>
+  <si>
+    <t>110年01月18日</t>
+  </si>
+  <si>
+    <t>109年11月26日</t>
+  </si>
+  <si>
+    <t>110年03月10日</t>
+  </si>
+  <si>
+    <t>110年08月25日</t>
+  </si>
+  <si>
+    <t>110年04月21日</t>
+  </si>
+  <si>
+    <t>110年03月31日</t>
+  </si>
+  <si>
+    <t>113年05月29日</t>
+  </si>
+  <si>
+    <t>113年06月20日</t>
+  </si>
+  <si>
+    <t>113年07月30日</t>
+  </si>
+  <si>
+    <t>113年08月13日</t>
+  </si>
+  <si>
+    <t>111年09月15日</t>
+  </si>
+  <si>
+    <t>112年08月02日</t>
+  </si>
+  <si>
+    <t>110年09月06日</t>
+  </si>
+  <si>
+    <t>113年09月12日</t>
+  </si>
+  <si>
+    <t>113年10月24日</t>
+  </si>
+  <si>
+    <t>113年09月26日</t>
+  </si>
+  <si>
+    <t>113年10月23日</t>
+  </si>
+  <si>
+    <t>113年11月01日</t>
+  </si>
+  <si>
+    <t>113年11月05日</t>
+  </si>
+  <si>
+    <t>113年12月09日</t>
+  </si>
+  <si>
+    <t>113年12月12日</t>
+  </si>
+  <si>
+    <t>113年12月19日</t>
+  </si>
+  <si>
+    <t>113年12月25日</t>
+  </si>
+  <si>
+    <t>113年12月30日</t>
+  </si>
+  <si>
+    <t>111年04月11日</t>
+  </si>
+  <si>
+    <t>112年12月27日</t>
+  </si>
+  <si>
+    <t>111年03月08日</t>
+  </si>
+  <si>
+    <t>113年01月18日</t>
+  </si>
+  <si>
+    <t>114年02月13日</t>
+  </si>
+  <si>
+    <t>114年02月20日</t>
+  </si>
+  <si>
+    <t>114年03月20日</t>
+  </si>
+  <si>
+    <t>114年05月26日</t>
+  </si>
+  <si>
+    <t>111年07月22日</t>
+  </si>
+  <si>
     <t>112年12月13日</t>
   </si>
   <si>
-    <t>109年12月16日</t>
-[...2 lines deleted...]
-    <t>111年03月11日</t>
+    <t>110年11月29日</t>
   </si>
   <si>
     <t>110年11月16日</t>
   </si>
   <si>
-    <t>112年02月24日</t>
-[...154 lines deleted...]
-  <si>
     <t>114年12月17日</t>
   </si>
   <si>
     <t>114年07月24日</t>
   </si>
   <si>
     <t>114年06月26日</t>
   </si>
   <si>
     <t>114年07月30日</t>
   </si>
   <si>
     <t>114年09月16日</t>
   </si>
   <si>
     <t>114年09月22日</t>
   </si>
   <si>
     <t>114年05月15日</t>
   </si>
   <si>
     <t>114年08月20日</t>
   </si>
   <si>
     <t>114年08月28日</t>
@@ -1354,156 +1417,195 @@
   <si>
     <t>114年12月04日</t>
   </si>
   <si>
     <t>114年11月26日</t>
   </si>
   <si>
     <t>114年12月18日</t>
   </si>
   <si>
     <t>111年06月17日</t>
   </si>
   <si>
     <t>112年11月09日</t>
   </si>
   <si>
     <t>114年12月26日</t>
   </si>
   <si>
     <t>115年01月14日</t>
   </si>
   <si>
     <t>115年02月26日</t>
   </si>
   <si>
+    <t>113年12月31日</t>
+  </si>
+  <si>
+    <t>115年03月17日</t>
+  </si>
+  <si>
+    <t>115年03月20日</t>
+  </si>
+  <si>
+    <t>114年04月13日</t>
+  </si>
+  <si>
+    <t>115年04月02日</t>
+  </si>
+  <si>
+    <t>115年04月15日</t>
+  </si>
+  <si>
+    <t>115年05月06日</t>
+  </si>
+  <si>
+    <t>115年08月25日</t>
+  </si>
+  <si>
+    <t>115年05月11日</t>
+  </si>
+  <si>
+    <t>115年06月05日</t>
+  </si>
+  <si>
+    <t>115年07月07日</t>
+  </si>
+  <si>
+    <t>115年07月21日</t>
+  </si>
+  <si>
     <t>產品 品牌公司名稱</t>
   </si>
   <si>
     <t>大同股份有限公司</t>
   </si>
   <si>
     <t>東元電機股份有限公司</t>
   </si>
   <si>
     <t>台灣松下電器股份有限公司</t>
   </si>
   <si>
     <t>禾聯碩電器股份有限公司</t>
   </si>
   <si>
     <t>台灣博世舒適科技股份有限公司</t>
   </si>
   <si>
     <t>三洋全能股份有限公司</t>
   </si>
   <si>
     <t>聲寶股份有限公司</t>
   </si>
   <si>
+    <t xml:space="preserve">禾聯碩股份有限公司 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">聲寶股份有限公司 </t>
+  </si>
+  <si>
     <t>禾聯碩股份有限公司</t>
   </si>
   <si>
-    <t xml:space="preserve">禾聯碩股份有限公司 </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SAMPO </t>
   </si>
   <si>
     <t>SAMPO</t>
   </si>
   <si>
     <t>冰點(Bd)</t>
   </si>
   <si>
     <t>台灣富士通將軍國際股份有限公司</t>
   </si>
   <si>
     <t>特菱有限公司</t>
   </si>
   <si>
     <t>寬菱實業有限公司</t>
   </si>
   <si>
     <t>冰點空調冷氣股份有限公司</t>
   </si>
   <si>
     <t>萬士益冷氣股份有限公司</t>
   </si>
   <si>
     <t>怡家智能工業股份有限公司</t>
   </si>
   <si>
     <t>大同綜合訊電股份有限公司</t>
   </si>
   <si>
+    <t>亞源科技股份有限公司</t>
+  </si>
+  <si>
     <t>產品廠牌</t>
   </si>
   <si>
     <t>TATUNG</t>
   </si>
   <si>
     <t>TECO</t>
   </si>
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>禾聯(HERAN)</t>
   </si>
   <si>
     <t>HITACHI</t>
   </si>
   <si>
     <t>SANLUX</t>
   </si>
   <si>
+    <t>禾聯(HERAN )</t>
+  </si>
+  <si>
     <t>HERAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HERAN </t>
-[...4 lines deleted...]
-  <si>
     <t>FUJITSU</t>
   </si>
   <si>
     <t>TORUS</t>
   </si>
   <si>
     <t>萬士益(MAXE)</t>
   </si>
   <si>
     <t>怡心牌 (ESING)</t>
   </si>
   <si>
     <t>TCPC</t>
+  </si>
+  <si>
+    <t>PrimeVOLT</t>
   </si>
   <si>
     <t>產品名稱
 (廠商提供)</t>
   </si>
   <si>
     <t>分離式變頻空調</t>
   </si>
   <si>
     <t>冷氣機</t>
   </si>
   <si>
     <t>除濕機</t>
   </si>
   <si>
     <t>空氣調節機</t>
   </si>
   <si>
     <t>窗型空氣調節機</t>
   </si>
   <si>
     <t>分離式空氣調節器</t>
   </si>
   <si>
     <t>分離式空氣調機-室內機控制器</t>
@@ -1518,142 +1620,104 @@
     <t>分離式空氣調節器室內機控制器</t>
   </si>
   <si>
     <t xml:space="preserve">冷氣機
 </t>
   </si>
   <si>
     <t>分離式空氣調節機室內機控制器</t>
   </si>
   <si>
     <t>分離式空氣調節機</t>
   </si>
   <si>
     <t>分離式空氣調節機-室內機控制器</t>
   </si>
   <si>
     <t>箱型空氣調節器</t>
   </si>
   <si>
     <t>全熱交換器</t>
   </si>
   <si>
     <t>智慧環境感測器</t>
   </si>
   <si>
+    <t>太陽能光電變流器</t>
+  </si>
+  <si>
     <t>產品型號</t>
   </si>
   <si>
     <t>主型：FT-73DYTR-T系列：FT-63DYTR-T、FT-50DYTR-T、FT-42DYTR-T、FT-36DYTR-T、FT-28DYTR-T、FT-73DYTR(具通訊埠)</t>
   </si>
   <si>
     <t>主型：FT-80DYTR-T系列：FT-90DYTR-T、FT-80DYTR(具通訊埠)</t>
   </si>
   <si>
     <t>PWC-K170、PWC-K270、PWC-K350、PWC-K525、PWC-K750、PWC-K1050、PWC-K1400、PWC-K1750、PFC-K140、PFC-K250、PFC-K320、PFC-K500、PFC-K630、PFC-K640、PFC-K720、PWCU-K180、PWCU-K280、PWCU-K350、PWCU-K525、PWCU-K700、PFCU-K180、PFCU-K250、PFCU-K280、PFCU-K290、PFCU-K350、PFCU-K500、PFCU-K580、PWCA-K180、PWCA-K282、PWCA-K283、PWCA-K353、PWCA-K355、PWCA-K530、PWCA-K710、PFCA-K165、PFCA-K265、PFCA-K326、PFCA-K330、PFCA-K500、PFCA-K651、PFCA-K652
 以上產品型號需安裝“PZES09轉接模組”</t>
   </si>
   <si>
     <t>F-YV32MH、F-YV36MH、F-YV40MH</t>
   </si>
   <si>
     <t>主型：HI-LA72TSH(具通訊埠) / HO-LA72TSH系列：HI-LA63TSH(具通訊埠) / HO-LA63TSH      HI-TL72H(具通訊埠) / HO-TL72H      HI-TL63H(具通訊埠) / HO-TL63H</t>
   </si>
   <si>
     <t>主型：HW-TW28(具通訊埠)系列：HW-TW23 (具通訊埠)</t>
   </si>
   <si>
     <t>主型：HW-TW72(具通訊埠)系列：HW-TW36 (具通訊埠)、HW-TW41 (具通訊埠)      HW-TW50 (具通訊埠)、HW-TW56 (具通訊埠)      HW-TW63 (具通訊埠)</t>
   </si>
   <si>
     <t>MS23IE-HP5、MS29IE-HP5、PBGM-K23B2、PBGM-K29B2、MS23IE-HP5T、MS29IE-HP5T</t>
   </si>
   <si>
     <t>MS36IE-HP5、MS41IE-HP5、MS52IE-HP5、MS63IE-HP5、MS73IE-HP5、MS80IE-HP5、MS90IE-HP5、MS100IE-HP5、MS112IE-HP5、MS120IE-HP5、MS130IE-HP5、MS140IE-HP5、MS150IE-HP5、MS160IE-HP5、MS90IE-HP6、MS100IE-HP6、MS36IE-HP5T、MS41IE-HP5T、MS52IE-HP5T、MS63IE-HP5T、MS73IE-HP5T、MS80IE-HP5T、MS90IE-HP5T、MS100IE-HP5T、MS112IE-HP5T、MS120IE-HP5T、MS130IE-HP5T、MS140IE-HP5T、MS150IE-HP5T、MS160IE-HP5T、MS90IE-HP6T、MS100IE-HP6T、PBGM-K36B2、PBGM-K41B2、PBGM-K52B2、PBGM-K63B2、PBGM-K73B2、PBGM-K80B2、PBGM-K90B2、PBGM-K100B2、PBGM-K112B2、PBGM-K120B2、PBGM-K130B2、PBGM-K140B2、PBGM-K150B2、PBGM-K160B2、PBGU-K90B2、PBGU-K100B2</t>
   </si>
   <si>
     <t>RD-14FJ、RD-18FJ、RD-22FJRD-18FC、RD-22FC</t>
   </si>
   <si>
     <t>SAE-V23HJ、SAE-V28HJ、SAE-V36HJ、SAE-V41HJ、SAE-V50HJ、SAE-V63HJ、SAE-V72HJ、SAE-V86HJ
 以上產品型號需安裝“SAN-HG轉接模組”</t>
   </si>
   <si>
     <t>主型：HI-LA50TSH(具通訊埠)/ HO-LA50TSH系列：HI-LA23TSH(具通訊埠)/ HO-LA23TSH、HI-LA28TSH(具通訊埠)/ HO-LA28TSH、HI-LA36TSH(具通訊埠)/ HO-LA36TSH、HI-LA41TSH(具通訊埠)/ HO-LA41TSH、HI-TL23H(具通訊埠)/ HO- TL23H、HI-TL28H(具通訊埠)/ HO- TL28H、HI-TL36H(具通訊埠)/ HO- TL36H、HI-TL41H(具通訊埠)/ HO- TL41H、HI-TL50H(具通訊埠)/ HO- TL50H、HI-LA23TS(具通訊埠)/ HO-LA23TS、HI-LA28TS(具通訊埠)/ HO-LA28TS、HI-LA36TS(具通訊埠)/ HO-LA36TS、HI-LA41TS(具通訊埠)/ HO-LA41TS、HI-LA50TS(具通訊埠)/ HO-LA50TS、HI-TL23(具通訊埠)/ HO- TL23、HI-TL28(具通訊埠)/ HO- TL28、HI-TL36(具通訊埠)/ HO- TL36、HI-TL41(具通訊埠)/ HO- TL41、HI-TL50(具通訊埠)/ HO- TL50、</t>
   </si>
   <si>
-    <t>下列為21-10-CAV-009-01檢測報告增列產品型號
-[...26 lines deleted...]
-  <si>
     <t>AM-VF22DC(具通訊埠)、AM-VF22DC、AM-JF22DC(具通訊埠)、AM-JF22DC、AM-KF22D(具通訊埠)、AM-KF22D、AM-VF28DC(具通訊埠)、AM-VF28DC、AM-JF28DC(具通訊埠)、AM-JF28DC、AM-KF28D(具通訊埠)、AM-KF28D、AM-VF36DC(具通訊埠)、AM-VF36DC、AM-JF36DC(具通訊埠)、AM-JF36DC、AM-KF36D(具通訊埠)、AM-KF36D、AM-VF41DC(具通訊埠)、AM-VF41DC、AM-JF41DC(具通訊埠)、AM-JF41DC、AM-KF41D(具通訊埠)、AM-KF41D、AM-VF50DC(具通訊埠)、AM-VF50DC、AM-JF50DC(具通訊埠)、AM-JF50DC、AM-KF50D(具通訊埠)、AM-KF50D
 以上產品型號需安裝“美的(Midea)通訊埠轉接模組”</t>
   </si>
   <si>
     <t>AM-VF88DC(具通訊埠)、AM-VF88DC、AM-JF88DC(具通訊埠)、AM-JF88DC、AM-KF88D(具通訊埠)、AM-KF88D
 以上產品型號需安裝“美的(Midea)通訊埠轉接模組”</t>
   </si>
   <si>
     <t>AM-VF72DC(具通訊埠)、AM-VF72DC、AM-JF72DC(具通訊埠)、AM-JF72DC、AM-KF72D(具通訊埠)、AM-KF72D
 以上產品型號需安裝“美的(Midea)通訊埠轉接模組”</t>
-  </si>
-[...11 lines deleted...]
-以上產品型號需安裝“MPRN0093GS-2 轉接模組”</t>
   </si>
   <si>
     <t>主型號：HI-TS72H(具通訊埠)/ HO- TS72H系列型號：HI-TS63H(具通訊埠)/ HO-TS63H、HI-TS50H(具通訊埠)/ HO-TS50H、HI-TS41H(具通訊埠)/ HO-TS41H、HI-TS36H(具通訊埠)/ HO-TS36H、HI-TS28H(具通訊埠)/ HO-TS28H、HI-TS23H(具通訊埠)/ HO-TS23H、HI-TS23(具通訊埠)/ HO-TS23、HI-TS28(具通訊埠)/ HO-TS28、HI-TS36(具通訊埠)/ HO-TS36、HI-TS41(具通訊埠)/ HO-TS41、HI-TS50(具通訊埠)/ HO-TS50、HI-TS63(具通訊埠)/ HO-TS63、HI-TS72(具通訊埠)/ HO-TS72、</t>
   </si>
   <si>
     <t>HI-TL72(具通訊埠) /HO-TL72HI-TL63(具通訊埠) /HO-TL63</t>
   </si>
   <si>
     <t>主型號：HFC-TS112H(具通訊埠)/ HO- TS112H系列型號：HFC-TS112(具通訊埠) / HO-TS112、HFC-TS91H(具通訊埠) / HO-TS91H、HFC-TS91(具通訊埠) / HO-TS91、HFC-TS85H(具通訊埠) / HO-TS85H、HFC-TS85(具通訊埠) / HO-TS85、HFC-TS80H(具通訊埠) / HO-TS80H、HFC-TS80(具通訊埠) / HO-TS80、HFC-TS72H(具通訊埠) / HO-TS72H、HFC-TS72(具通訊埠) / HO-TS72、HFC-TS63H(具通訊埠) / HO-TS63H、HFC-TS63(具通訊埠) / HO-TS63、HFC-TS50H(具通訊埠) / HO-TS50H、HFC-TS50(具通訊埠) / HO-TS50、HFC-TS41H(具通訊埠) / HO-TS41H、HFC-TS41(具通訊埠) / HO-TS41、HFC-TS36H(具通訊埠) / HO-TS36H、HFC-TS36(具通訊埠) / HO-TS36、HFC-TS28H(具通訊埠) / HO-TS28H、HFC-TS28(具通訊埠) / HO-TS28、HFC-TS23H(具通訊埠) / HO-TS23H、HFC-TS23(具通訊埠) / HO-TS23。</t>
   </si>
   <si>
     <t>主型號：HW-TW72H(具通訊埠)系列：HW-TW23H(具通訊埠)、HW-TW28H(具通訊埠)、      HW-TW36H(具通訊埠)、HW-TW41H(具通訊埠)、        HW-TW50H(具通訊埠)、HW-TW56H(具通訊埠)、              HW-TW63H(具通訊埠)</t>
   </si>
   <si>
     <t>PWCU-K180、PWCU-K280、PWCU-K350、PWCU-K525、PWCU-K700、PWCU-K180BF、PWCU-K180SF、 PWCU-K280CF、PWCU-K280SF、PWCU-K350CF、PWCU-K350SF、PWCU-K525CLD、PWCU-K525SLD、PWCU-K700CLD、PWCU-K700SLD、PWCU-K525CMD、PWCU-K525SMD、PWCU-K700CMD、PWCU-K700SMD、PWCU-K180BF-P99、PWCU-K180SF-P99、PWCU-K280CF-P99、PWCU-K280SF-P99、PWCU-K350CF-P99、PWCU-K350SF-P99、PWCU-K525CLD-P99、PWCU-K525SLD-P99、PWCU-K700CLD-P99、PWCU-K700SLD-P99、PWCU-K525CMD-P99、PWCU-K525SMD-P99、PWCU-K700CMD-P99、PWCU-K700SMD-P99</t>
   </si>
   <si>
     <t>CS-UX22BA2、CS-UX28BA2、CS-UX36BA2、CS-UX40BA2、CS-UX50BA2、CS-UX63BA2、CS-UX71BA2、CS-UX80BA2、CS-UX90BA2、CS-UX110BA2、CS-UX125BA2、CS-UX22BDA2、CS-UX28BDA2</t>
   </si>
   <si>
     <t>F-P90MH</t>
   </si>
   <si>
     <t>F-P75MH、F-P75MHC</t>
   </si>
@@ -2070,183 +2134,251 @@
   </si>
   <si>
     <t>MH60BD
 備註：以上產品型號需安裝“艾法PZES13通訊埠轉接模組”</t>
   </si>
   <si>
     <t>FT-73DHSBYZ-T、FT-63DHSBYZ-T、FT-50DHSBYZ-T、FT-42DHSBYZ-T、FT-36DHSBYZ-T、FT-28DHSBYZ-T、FT-73DHSB-T、FT-63DHSB-T、FT-50DHSB-T、FT-42DHSB-T、FT-36DHSB-T、FT-28DHSB-T</t>
   </si>
   <si>
     <t>CFT-80DWSA-T、CFT-90DWSA-T</t>
   </si>
   <si>
     <t>CFT-73DWSA-T、CFT-63DWSA-T、CFT-50DWSA-T、CFT-42DWSA-T、CFT-36DWSA-T、CFT-28DWSA-T</t>
   </si>
   <si>
     <t>FT-80DHSBYZ-T、FT-90DHSBYZ-T</t>
   </si>
   <si>
     <t>MZES13</t>
   </si>
   <si>
     <t>MS50IH-GA5、MS50IC-GA5、MS63IH-GA5、MS63IC-GA5、MS72IH-GA5、MS72IC-GA5、MS80IH-GA5、MS80IC-GA5、MS50IH-GA5T、S50IC-GA5T、MS63IH-GA5T、MS63IC-GA5T、MS72IH-GA5T、MS72IC-GA5T、MS80IH-GA5T、MS80IC-GA5T、MS50IH-HS8、MS50IC-HS8、MS63IH-HS8、MS63IC-HS8、MS72IH-HS8、MS72IC-HS8、MS80IH-HS8、MS80IC-HS8、MS50IH-HS8T、MS50IC-HS8T、MS63IH-HS8T、MS63IC-HS8T、MS72IH-HS8T、MS72IC-HS8T、MS80IH-HS8T、MS80IC-HS8T、MS50IH-ZRS3、MS50IC-ZRS3、MS63IH-ZRS3、MS63IC-ZRS3、MS72IH-ZRS3、MS72IC-ZRS3、MS80IH-ZRS3、MS80IC-ZRS3、MS50IH-ZRS3T、MS50IC-ZRS3T、MS63IH-ZRS3T、MS63IC-ZRS3T、MS72IH-ZRS3T、MS72IC-ZRS3T、MS80IH-ZRS3T、MS80IC-ZRS3T
 備註：以上產品型號需安裝“MZES09-A通訊埠轉接模組”</t>
   </si>
   <si>
+    <t>下列為 23-05-CAV-009-01 檢測報告增列產品型號
+HI-JT72TSH(具通訊埠)/HO-JT72TSH、HI-JT80TSH(具通訊埠)/HO-JT80TSH
+以上產品型號需安裝“MPRN0093AS-2轉接模組”</t>
+  </si>
+  <si>
+    <t>下列為 23-05-CAV-010-01 檢測報告增列產品型號
+HI-JT72TSH(具通訊埠)/HO-JT72TSH、HI-JT80TSH(具通訊埠)/HO-JT80TSH
+以上產品型號需安裝“MPRN0093AS-2轉接模組”</t>
+  </si>
+  <si>
+    <t>下列為 23-05-CAV-011-01 檢測報告增列產品型號
+HI-JT72TSH(具通訊埠)/HO-JT72TSH、HI-JT80TSH(具通訊埠)/HO-JT80TSH
+以上產品型號需安裝“MPRN0093AS-2轉接模組”</t>
+  </si>
+  <si>
+    <t>PV-3000M-V
+備註：以上產品型號需安裝“DB92USB通訊埠轉接模組”</t>
+  </si>
+  <si>
+    <t>MS22IH-GA5、MS22IC-GA5、MS28IH-GA5、MS28IC-GA5、MS36IH-GA5、MS36IC-GA5、MS40IH-GA5、MS40IC-GA5、MS22IH-GA5T、MS22IC-GA5T、MS28IH-GA5T、MS28IC-GA5T、MS36IH-GA5T、MS36IC-GA5T、MS40IH-GA5T、MS40IC-GA5T、MS22IH-HS8、MS22IC-HS8、MS28IH-HS8、MS28IC-HS8、MS36IH-HS8、MS36IC-HS8、MS40IH-HS8、MS40IC-HS8、MS22IH-HS8T、MS22IC-HS8T、MS28IH-HS8T、MS28IC-HS8T、MS36IH-HS8T、MS36IC-HS8T、MS40IH-HS8T、MS40IC-HS8T、MS22IH-ZRS3、MS22IC-ZRS3、MS28IH-ZRS3、MS28IC-ZRS3、MS36IH-ZRS3、MS36IC-ZRS3、MS40IH-ZRS3、MS40IC-ZRS3、MS22IH-ZRS3T、MS22IC-ZRS3T、MS28IH-ZRS3T、MS28IC-ZRS3T、MS36IH-ZRS3T、MS36IC-ZRS3T、MS40IH-ZRS3T、MS40IC-ZRS3T
+備註：以上產品型號需安裝“MZES09-A通訊埠轉接模組”</t>
+  </si>
+  <si>
+    <t>RA-25NR1、RA-25JR1、RA-28NR1、RA-28JR1、RA-36NR1、RA-36JR1、RA-40NR1、RA-40JR1、RA-50NR1、RA-50JR1、RA-60QR1、RA-61NR1、RA-61JR1、RA-69NR1、RA-69JR1</t>
+  </si>
+  <si>
+    <t>主型：RA-28GH32S、系列：RA-36GH32S、RA-41GH32S、RA-50GH32S、RA-63GH32S、RA-72GH32S、RA-85GH32S、RA-90GH32S</t>
+  </si>
+  <si>
+    <t>HI-SL140H(具通訊埠)/HO-SL141H、HI-SL140(具通訊埠)/HO-SL141、HI-SL160H(具通訊埠)/HO-SL161H、HI-SL160(具通訊埠)/HO-SL161</t>
+  </si>
+  <si>
+    <t>HFC-SL140DH(具通訊埠)/HO-SL141H、HFC-SL140D(具通訊埠)/HO-SL141、HFC-SL160DH(具通訊埠)/HO-SL161H、HFC-SL160D(具通訊埠)/HO-SL161</t>
+  </si>
+  <si>
+    <t>HFC-SL140H(具通訊埠)/HO-SL141H、HFC-SL140(具通訊埠)/HO-SL141、HFC-SL160H(具通訊埠)/HO-SL161H、HFC-SL160(具通訊埠)/HO-SL161</t>
+  </si>
+  <si>
+    <t>HPC-SL140H(具通訊埠)/HO-SL141H、HPC-SL140(具通訊埠)/HO-SL141、HPC-SL160H(具通訊埠)/HO-SL161H、HPC-SL160(具通訊埠)/HO-SL161</t>
+  </si>
+  <si>
+    <t>HIS-SL140H(具通訊埠)/HO-SL141H、HIS-SL140(具通訊埠)/HO-SL141、HIS-SL160H(具通訊埠)/HO-SL161H、HIS-SL160(具通訊埠)/HO-SL161</t>
+  </si>
+  <si>
+    <t>主型號：FT-80DHSB-T、系列型號：FT-90DHSB-T、FT-80DHSC-T、FT-90DHSC-T</t>
+  </si>
+  <si>
+    <t>主型號：CFT-80DWSC-T、系列型號：CFT-90DWSC-T、CFT-80DWSB-T、CFT-90DWSB-T</t>
+  </si>
+  <si>
+    <t>下列為 23-11-CAV-016-01 檢測報告增列產品型號
+SAE-V23HJ3、SAE-V28HJ3、SAE-V36HJ3、SAE-V41HJ3、SAE-V50HJ3、SAE-V63HJ3、SAE-V72HJ3、SAE-V86HJ3
+備註：以上產品型號需安裝“SAN-HG通訊埠轉接模組”</t>
+  </si>
+  <si>
+    <t>AM-NF140DC1(具通訊埠)、AM-NF140DC1、AM-NF160DC1(具通訊埠)、AM-NF160DC1、AM-NH160DC (具通訊埠)、AM-NH160DC、RAM-HA140DC(具通訊埠)、RAM-HA140DC、RAM-HA160DC(具通訊埠)、RAM-HA160DC、
+備註：以上產品型號需安裝“CPWB-1494C2E0通訊埠轉接模組”</t>
+  </si>
+  <si>
+    <t>CH-NF160DC1、CH-NF140DC1、CH-NH140DC、CH-NH160DC、RCH-HA140DC、RCH-HA160DC
+備註：以上產品型號需安裝“CPWB-1494C2E0通訊埠轉接模組”</t>
+  </si>
+  <si>
+    <t>MS100IH-HP8、MS100IC-HP8、MS100IH-HS8、MS100IC-HS8、PBGU-K100B-S45、MS90IH-HP8、MS90IC-HP8、MS90IH-HS8、MS90IC-HS8、PBGU-K90B-S45、MS112IH-HP8、MS112IC-HP8、PBGU-K112B-S45、MS100IH-HP8T、MS100IC-HP8T、MS100IH-HS8T、MS100IC-HS8T、MS90IH-HP8T、MS90IC-HP8T、MS90IH-HS8T、MS90IC-HS8T、MS112IH-HP8T、MS112IC-HP8T
+備註：以上產品型號需安裝“MZES09-A 通訊埠轉接模組”</t>
+  </si>
+  <si>
+    <t>CS-VX22FA2、CS-VX28FA2、CS-VX36FA2、CS-VX40FA2、CS-VX50FA2、CS-VX63FA2、CS-VX71FA2、CS-VX80FA2、CS-VX90FA2、CS-VX110FA2、CS-VX125FA2</t>
+  </si>
+  <si>
+    <t>CS-UX22FA2、CS-UX28FA2、CS-UX36FA2、CS-UX40FA2、CS-UX50FA2、CS-UX63FA2、CS-UX71FA2、CS-UX80FA2、CS-UX90FA2、CS-UX110FA2、CS-UX125FA2、CS-UX140FA2、CS-UX160FA2、CS-UX22FDA2、CS-UX28FDA2</t>
+  </si>
+  <si>
+    <t>下列為 24-11-CAV-023-01 檢測報告增列產品型號
+RAS-22NJT、RAS-28NJT、RAS-36NJT、RAS-40NJT、RAS-50NJT、RAS-63NJT、RAS-71NJT、RAS-81NJT、RAS-90NJT</t>
+  </si>
+  <si>
+    <t>RPI-22FC、RPI-28FT、RPI-36FR、RPI-45FM、RPI-50FF、RPI-56FN、RPI-63FS、RPI-71FE、RPI-80FL、RPI-90FK</t>
+  </si>
+  <si>
     <t>產品型號數量</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>(52)14</t>
+  </si>
+  <si>
+    <t>(21)0</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>(25)7</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
     <t>10</t>
   </si>
   <si>
-    <t>56(0)</t>
-[...11 lines deleted...]
-    <t>30</t>
+    <t>42</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>1 (53)</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>27</t>
-[...67 lines deleted...]
-  <si>
     <t>39</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>80</t>
+  </si>
+  <si>
+    <t>23</t>
   </si>
   <si>
     <t>智慧家庭
 產品類型</t>
   </si>
   <si>
     <t>智慧家電</t>
   </si>
   <si>
     <t>智慧家電供應
 (家庭網路轉接器)
 電源規格</t>
   </si>
   <si>
     <t>電壓：DCV 5V
 電流：DCA 500mA
  * 最大可供應電流：DCA 500mA</t>
   </si>
   <si>
     <t>電壓：DCV 5V
 電流：DCA 300mA
  * 最大可供應電流：DCA 300mA</t>
   </si>
   <si>
     <t>電壓：DCV 5V
@@ -2352,263 +2484,288 @@
     <t>電壓：DCV 5 V
 電流：DCA 500 mA   
  * 最大可供應電流：DCA 500 mA</t>
   </si>
   <si>
     <t>電壓：DCV 5V
 電流：DCA  300 mA
  * 最大可供應電流：DCA  300 mA</t>
   </si>
   <si>
     <t>電壓： DCV 5 V
 電流：DCA 500 mA
  * 最大可供應電流：DCA 500 mA</t>
   </si>
   <si>
     <t>電壓：DCV 5 V
 電流：DCA 250 mA
  * 最大可供應電流：DCA 250 mA</t>
   </si>
   <si>
     <t xml:space="preserve">電壓：DCV 5 V
 電流：DCA 300 mA
  * 最大可供應電流：DCA 300 mA     </t>
   </si>
   <si>
+    <t>電壓：5 VDC
+電流：280 mA
+ * 最大可供應電流：300 mA</t>
+  </si>
+  <si>
+    <t>電壓：DCV 5 V
+電流：DCA 10mA
+ * 最大可供應電流：DCA 10mA</t>
+  </si>
+  <si>
     <t>智慧家電轉接線</t>
   </si>
   <si>
     <t xml:space="preserve">有XHP-4轉USB F57841040030000 </t>
   </si>
   <si>
     <t>有XHP-4轉USB F57841040030000</t>
   </si>
   <si>
     <t xml:space="preserve">有MicroUSB 轉 USB Type A 母  </t>
   </si>
   <si>
     <t>有PAP-05V (JST) 轉 USB Type-A母</t>
   </si>
   <si>
     <t xml:space="preserve">有SAA轉USB </t>
   </si>
   <si>
     <t xml:space="preserve">有SAA轉USB  </t>
   </si>
   <si>
     <t>有wafer連接器 2.54mm 4 Pin 轉 USB Type A 母</t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號3EP67805C </t>
   </si>
   <si>
     <t>無</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">有QCM-0098--   </t>
   </si>
   <si>
     <t>有USB Type A母 轉 USB Type A 母</t>
   </si>
   <si>
     <t>有JST PAP-05V-S 轉 JST PHR-4、 JST PHR-4 轉 JST SMR-04V-N、 JST SMR-04V-N 轉USB</t>
   </si>
   <si>
     <t>有A2008H00-5P轉USB</t>
   </si>
   <si>
     <t xml:space="preserve">有JST PHR-6 轉USB TYPE-A
 料號：QCNWP5267N2E025 
 </t>
   </si>
   <si>
     <t xml:space="preserve">有JST PHR-6 轉USB TYPE-A
 料號：QCNWP5267N2E025 </t>
   </si>
   <si>
     <t xml:space="preserve">有JST PHR-6 轉USB TYPE-A  料號：QCNWP5267N2E025  </t>
   </si>
   <si>
     <t>有JST PHR-6 轉USB TYPE-A
 料號：QCNWP5267N2E025</t>
   </si>
   <si>
+    <t>有QCM-0098--</t>
+  </si>
+  <si>
     <t xml:space="preserve">有QCM-0098--       </t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號：3EP67805C </t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號：3EP67805C   </t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號：3EP67805C  </t>
   </si>
   <si>
     <t>有JST PHP-04 + JST XAP-02V-1轉USB typeA母</t>
   </si>
   <si>
     <t>有XHP-4 轉 USB</t>
   </si>
   <si>
     <t>有專用線材，料號：3EP67805B</t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號：3EP67805B  </t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號：3EP67805B       </t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號：3EP67805B </t>
   </si>
   <si>
     <t>有專用線材：PHR-5 轉USB</t>
   </si>
   <si>
     <t>有JST PHR-4 轉 JST SMR-04V-N  JST SMR-04V-N 轉USB</t>
   </si>
   <si>
     <t xml:space="preserve">有PAP-05V (JST) </t>
   </si>
   <si>
     <t xml:space="preserve">有PAP-05V (JST)  </t>
   </si>
   <si>
     <t>有UTY-HACT1 轉 USB</t>
   </si>
   <si>
     <t xml:space="preserve">有JST PHR-6 轉USB TYPE-A
 料號：QCNWP5267N2E025  </t>
   </si>
   <si>
+    <t xml:space="preserve">有QCM-0098-- </t>
+  </si>
+  <si>
     <t xml:space="preserve">有QCM-0098--  </t>
   </si>
   <si>
     <t xml:space="preserve">有XH2.5-4P 轉 USB typeA母  料號：I3010200 </t>
   </si>
   <si>
     <t xml:space="preserve">有 PAP-05V(JST)   </t>
   </si>
   <si>
     <t>有料號 QCNWP5375N2E025</t>
   </si>
   <si>
     <t>有JST PHR-6 轉USB TYPE-A
 料號：QCNWP5267N2E025</t>
   </si>
   <si>
+    <t>有MicroUSB 轉 USB Type A 母</t>
+  </si>
+  <si>
     <t xml:space="preserve">有專用線材：PHR-5 轉USB  </t>
   </si>
   <si>
     <t xml:space="preserve">有JST PHR-6 轉USB TYPE-A 料號:QCNWP5267N2E025 </t>
   </si>
   <si>
     <t xml:space="preserve">有料號：3EP81109C </t>
   </si>
   <si>
     <t xml:space="preserve">有料號 QCNWP5375N2E025 </t>
   </si>
   <si>
-    <t xml:space="preserve">有RS232USB </t>
+    <t>有</t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號3EP67805C   </t>
   </si>
   <si>
     <t xml:space="preserve">有專用線材，料號3EP67805D </t>
   </si>
   <si>
     <t>有SAA轉USB</t>
   </si>
   <si>
     <t xml:space="preserve">有XHP-4 轉 USB 料號 F57841040050000    </t>
   </si>
   <si>
     <t xml:space="preserve">有XHP-4 轉 USB 料號 F57841040050000 </t>
   </si>
   <si>
     <t xml:space="preserve">有XHP-4 轉 USB 料號 F57841040050000   </t>
+  </si>
+  <si>
+    <t>有專用線材，料號：3EP67805D</t>
+  </si>
+  <si>
+    <t>有其它： 轉接版組件</t>
+  </si>
+  <si>
+    <t>有XHP-4轉USB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">有PAP-05V(JST) </t>
+  </si>
+  <si>
+    <t>有3EP67805A</t>
   </si>
   <si>
     <t>特殊使用條件 
 □無       □反應時間：             毫秒
 □暖機等待時間：               秒
 □關機等待時間：               秒
 □開機等待時間：               秒
 □不支援遠端開機功能
 □電視機選台等待時間：           秒
 □其它：</t>
   </si>
   <si>
     <t>反應時間：1500毫秒</t>
   </si>
   <si>
     <t>反應時間：400毫秒
 暖機等待時間：10秒</t>
   </si>
   <si>
     <t>反應時間：450毫秒</t>
   </si>
   <si>
     <t>反應時間：5000毫秒
 暖機等待時間：20秒</t>
   </si>
   <si>
     <t>反應時間：200毫秒</t>
   </si>
   <si>
     <t>反應時間：1000毫秒</t>
   </si>
   <si>
     <t>反應時間：250毫秒</t>
   </si>
   <si>
     <t>反應時間：200毫秒
 開機等待時間：40秒</t>
   </si>
   <si>
     <t>反應時間：300毫秒</t>
   </si>
   <si>
     <t>反應時間：100毫秒</t>
   </si>
   <si>
     <t>反應時間：300毫秒
 開機等待時間：40秒</t>
   </si>
   <si>
     <t>反應時間：500毫秒</t>
+  </si>
+  <si>
+    <t>反應時間：30毫秒</t>
   </si>
   <si>
     <t>檢驗執行機構名稱</t>
   </si>
   <si>
     <t>財團法人台灣大電力研究試驗中心</t>
   </si>
   <si>
     <t>財團法人台灣商品檢測驗證中心</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -2838,8122 +2995,8772 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:P175"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="false" customWidth="true" width="9.8515625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="false" customWidth="true" width="26.8515625" hidden="false" outlineLevel="0"/>
     <col min="3" max="4" bestFit="false" customWidth="true" width="18.421875" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="false" customWidth="true" width="24.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="false" customWidth="true" width="18.421875" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="false" customWidth="true" width="24.7109375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="false" customWidth="true" width="15.140625" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="false" customWidth="true" width="20.57421875" hidden="false" outlineLevel="0"/>
     <col min="10" max="10" bestFit="false" customWidth="true" width="126.7109375" hidden="false" outlineLevel="0"/>
     <col min="11" max="12" bestFit="false" customWidth="true" width="15.140625" hidden="false" outlineLevel="0"/>
     <col min="13" max="13" bestFit="false" customWidth="true" width="36.421875" hidden="false" outlineLevel="0"/>
     <col min="14" max="14" bestFit="false" customWidth="true" width="31.140625" hidden="false" outlineLevel="0"/>
     <col min="15" max="15" bestFit="false" customWidth="true" width="36.421875" hidden="false" outlineLevel="0"/>
     <col min="16" max="16" bestFit="false" customWidth="true" width="20.57421875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>362</v>
+        <v>389</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>449</v>
+        <v>482</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>470</v>
+        <v>504</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>485</v>
+        <v>519</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>503</v>
+        <v>538</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>662</v>
+        <v>710</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>709</v>
+        <v>753</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>737</v>
+        <v>783</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>790</v>
+        <v>840</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>803</v>
+        <v>854</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>450</v>
+        <v>483</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>486</v>
+        <v>520</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>663</v>
+        <v>711</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>710</v>
+        <v>754</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>738</v>
+        <v>784</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>791</v>
+        <v>841</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>450</v>
+        <v>483</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>486</v>
+        <v>520</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>505</v>
+        <v>540</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>664</v>
+        <v>712</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>710</v>
+        <v>754</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>739</v>
+        <v>785</v>
       </c>
       <c r="O4" s="2" t="s">
-        <v>791</v>
+        <v>841</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>364</v>
+        <v>391</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>451</v>
+        <v>484</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>472</v>
+        <v>506</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>665</v>
+        <v>713</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>740</v>
+        <v>786</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>792</v>
+        <v>842</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>452</v>
+        <v>485</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>473</v>
+        <v>507</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>488</v>
+        <v>522</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>507</v>
+        <v>542</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>664</v>
+        <v>712</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>712</v>
+        <v>756</v>
       </c>
       <c r="N6" s="2" t="s">
-        <v>741</v>
+        <v>787</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>793</v>
+        <v>843</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>453</v>
+        <v>486</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>508</v>
+        <v>543</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>666</v>
+        <v>714</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>742</v>
+        <v>788</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P7" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>453</v>
+        <v>486</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>490</v>
+        <v>524</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>509</v>
+        <v>544</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>743</v>
+        <v>789</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P8" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>453</v>
+        <v>486</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>490</v>
+        <v>524</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>510</v>
+        <v>545</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>668</v>
+        <v>716</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>743</v>
+        <v>789</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P9" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>367</v>
+        <v>394</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>451</v>
+        <v>484</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>472</v>
+        <v>506</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>668</v>
+        <v>716</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>744</v>
+        <v>790</v>
       </c>
       <c r="O10" s="2" t="s">
-        <v>746</v>
+        <v>792</v>
       </c>
       <c r="P10" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>367</v>
+        <v>394</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>451</v>
+        <v>484</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>472</v>
+        <v>506</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>669</v>
+        <v>717</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>744</v>
+        <v>790</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>746</v>
+        <v>792</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>368</v>
+        <v>395</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>488</v>
+        <v>522</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>670</v>
+        <v>718</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>713</v>
+        <v>757</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>745</v>
+        <v>791</v>
       </c>
       <c r="O12" s="2" t="s">
-        <v>795</v>
+        <v>845</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>455</v>
+        <v>488</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>476</v>
+        <v>510</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>514</v>
+        <v>549</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>746</v>
+        <v>792</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="P13" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>453</v>
+        <v>486</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>515</v>
+        <v>550</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>672</v>
+        <v>720</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>742</v>
+        <v>788</v>
       </c>
       <c r="O14" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P14" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>516</v>
+        <v>551</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>673</v>
+        <v>721</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>747</v>
+        <v>792</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>746</v>
+        <v>847</v>
       </c>
       <c r="P15" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>517</v>
+        <v>552</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>671</v>
+        <v>716</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>747</v>
+        <v>792</v>
       </c>
       <c r="O16" s="2" t="s">
-        <v>746</v>
+        <v>847</v>
       </c>
       <c r="P16" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>372</v>
+        <v>398</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>518</v>
+        <v>553</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>674</v>
+        <v>716</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>747</v>
+        <v>792</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>746</v>
+        <v>847</v>
       </c>
       <c r="P17" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>373</v>
+        <v>399</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>451</v>
+        <v>490</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>472</v>
+        <v>511</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>487</v>
+        <v>527</v>
       </c>
       <c r="J18" s="4" t="s">
-        <v>519</v>
+        <v>554</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>675</v>
+        <v>722</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N18" s="2" t="s">
-        <v>747</v>
+        <v>789</v>
       </c>
       <c r="O18" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P18" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>374</v>
+        <v>400</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>451</v>
+        <v>490</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>472</v>
+        <v>511</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>487</v>
+        <v>527</v>
       </c>
       <c r="J19" s="4" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>676</v>
+        <v>715</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>747</v>
+        <v>789</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P19" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>375</v>
+        <v>401</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>451</v>
+        <v>490</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>472</v>
+        <v>511</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>487</v>
+        <v>527</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>521</v>
+        <v>556</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>677</v>
+        <v>723</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N20" s="2" t="s">
-        <v>747</v>
+        <v>789</v>
       </c>
       <c r="O20" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>376</v>
+        <v>402</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>456</v>
+        <v>490</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>461</v>
+        <v>511</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>492</v>
+        <v>527</v>
       </c>
       <c r="J21" s="4" t="s">
-        <v>522</v>
+        <v>557</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>746</v>
+        <v>789</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P21" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>376</v>
+        <v>403</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>461</v>
+        <v>506</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>492</v>
+        <v>521</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>523</v>
+        <v>558</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>668</v>
+        <v>724</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N22" s="2" t="s">
-        <v>746</v>
+        <v>793</v>
       </c>
       <c r="O22" s="2" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="P22" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>461</v>
+        <v>507</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>492</v>
+        <v>521</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>524</v>
+        <v>559</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>668</v>
+        <v>725</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>711</v>
+        <v>758</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>746</v>
+        <v>794</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>797</v>
+        <v>848</v>
       </c>
       <c r="P23" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>377</v>
+        <v>405</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>525</v>
+        <v>560</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>679</v>
+        <v>726</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>711</v>
+        <v>759</v>
       </c>
       <c r="N24" s="2" t="s">
-        <v>748</v>
+        <v>795</v>
       </c>
       <c r="O24" s="2" t="s">
-        <v>794</v>
+        <v>843</v>
       </c>
       <c r="P24" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>378</v>
+        <v>405</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>458</v>
+        <v>485</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>478</v>
+        <v>507</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>526</v>
+        <v>561</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>680</v>
+        <v>715</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>711</v>
+        <v>759</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>749</v>
+        <v>795</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>794</v>
+        <v>843</v>
       </c>
       <c r="P25" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>379</v>
+        <v>406</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>457</v>
+        <v>490</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>477</v>
+        <v>511</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>491</v>
+        <v>527</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>527</v>
+        <v>562</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>681</v>
+        <v>715</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M26" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N26" s="2" t="s">
-        <v>750</v>
+        <v>789</v>
       </c>
       <c r="O26" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P26" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>380</v>
+        <v>406</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>458</v>
+        <v>490</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>479</v>
+        <v>511</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>493</v>
+        <v>527</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>528</v>
+        <v>563</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>682</v>
+        <v>715</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P27" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>458</v>
+        <v>490</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>479</v>
+        <v>511</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>493</v>
+        <v>527</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>529</v>
+        <v>564</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N28" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O28" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P28" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>458</v>
+        <v>489</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>530</v>
+        <v>565</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>683</v>
+        <v>719</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>743</v>
+        <v>796</v>
       </c>
       <c r="O29" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P29" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>458</v>
+        <v>489</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>531</v>
+        <v>566</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N30" s="2" t="s">
-        <v>743</v>
+        <v>797</v>
       </c>
       <c r="O30" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P30" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>384</v>
+        <v>409</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>532</v>
+        <v>567</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>684</v>
+        <v>726</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>751</v>
+        <v>798</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>746</v>
+        <v>847</v>
       </c>
       <c r="P31" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>385</v>
+        <v>408</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>533</v>
+        <v>568</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>685</v>
+        <v>726</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>714</v>
+        <v>755</v>
       </c>
       <c r="N32" s="2" t="s">
-        <v>752</v>
+        <v>799</v>
       </c>
       <c r="O32" s="2" t="s">
-        <v>798</v>
+        <v>847</v>
       </c>
       <c r="P32" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>473</v>
+        <v>505</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>681</v>
+        <v>714</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>715</v>
+        <v>755</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>753</v>
+        <v>800</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>793</v>
+        <v>844</v>
       </c>
       <c r="P33" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>452</v>
+        <v>492</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>473</v>
+        <v>512</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>494</v>
+        <v>525</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>535</v>
+        <v>570</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>667</v>
+        <v>727</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M34" s="2" t="s">
-        <v>715</v>
+        <v>755</v>
       </c>
       <c r="N34" s="2" t="s">
-        <v>753</v>
+        <v>801</v>
       </c>
       <c r="O34" s="2" t="s">
-        <v>793</v>
+        <v>844</v>
       </c>
       <c r="P34" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>667</v>
+        <v>727</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>743</v>
+        <v>802</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>794</v>
+        <v>846</v>
       </c>
       <c r="P35" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>387</v>
+        <v>413</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>537</v>
+        <v>572</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>667</v>
+        <v>728</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N36" s="2" t="s">
-        <v>742</v>
+        <v>803</v>
       </c>
       <c r="O36" s="2" t="s">
-        <v>794</v>
+        <v>846</v>
       </c>
       <c r="P36" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>387</v>
+        <v>414</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="J37" s="4" t="s">
-        <v>538</v>
+        <v>573</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>742</v>
+        <v>804</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>794</v>
+        <v>846</v>
       </c>
       <c r="P37" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>388</v>
+        <v>415</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>539</v>
+        <v>574</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>671</v>
+        <v>729</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M38" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N38" s="2" t="s">
-        <v>754</v>
+        <v>804</v>
       </c>
       <c r="O38" s="2" t="s">
-        <v>797</v>
+        <v>846</v>
       </c>
       <c r="P38" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>495</v>
+        <v>525</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>540</v>
+        <v>575</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>671</v>
+        <v>727</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>755</v>
+        <v>801</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P39" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>390</v>
+        <v>416</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>459</v>
+        <v>492</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>460</v>
+        <v>512</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>541</v>
+        <v>575</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>681</v>
+        <v>730</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M40" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N40" s="2" t="s">
-        <v>756</v>
+        <v>801</v>
       </c>
       <c r="O40" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P40" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>461</v>
+        <v>507</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="J41" s="4" t="s">
-        <v>542</v>
+        <v>576</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>681</v>
+        <v>714</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>711</v>
+        <v>760</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>757</v>
+        <v>805</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>797</v>
+        <v>848</v>
       </c>
       <c r="P41" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>391</v>
+        <v>417</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>471</v>
+        <v>507</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>543</v>
+        <v>577</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>666</v>
+        <v>711</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M42" s="2" t="s">
-        <v>711</v>
+        <v>760</v>
       </c>
       <c r="N42" s="2" t="s">
-        <v>749</v>
+        <v>805</v>
       </c>
       <c r="O42" s="2" t="s">
-        <v>794</v>
+        <v>848</v>
       </c>
       <c r="P42" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>491</v>
+        <v>530</v>
       </c>
       <c r="J43" s="4" t="s">
-        <v>544</v>
+        <v>578</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>686</v>
+        <v>731</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>711</v>
+        <v>760</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>758</v>
+        <v>805</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>794</v>
+        <v>848</v>
       </c>
       <c r="P43" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>454</v>
+        <v>485</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>475</v>
+        <v>507</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>545</v>
+        <v>579</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>686</v>
+        <v>718</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>711</v>
+        <v>760</v>
       </c>
       <c r="N44" s="2" t="s">
-        <v>759</v>
+        <v>805</v>
       </c>
       <c r="O44" s="2" t="s">
-        <v>796</v>
+        <v>845</v>
       </c>
       <c r="P44" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>546</v>
+        <v>580</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>687</v>
+        <v>732</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>711</v>
+        <v>761</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>760</v>
+        <v>792</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="P45" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>395</v>
+        <v>418</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>547</v>
+        <v>581</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>667</v>
+        <v>732</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>711</v>
+        <v>761</v>
       </c>
       <c r="N46" s="2" t="s">
-        <v>761</v>
+        <v>792</v>
       </c>
       <c r="O46" s="2" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="P46" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>396</v>
+        <v>419</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>454</v>
+        <v>483</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>475</v>
+        <v>505</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
       <c r="J47" s="4" t="s">
-        <v>548</v>
+        <v>582</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>688</v>
+        <v>715</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>711</v>
+        <v>762</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>761</v>
+        <v>806</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="P47" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>477</v>
+        <v>505</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>491</v>
+        <v>520</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>549</v>
+        <v>583</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>686</v>
+        <v>726</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>711</v>
+        <v>763</v>
       </c>
       <c r="N48" s="2" t="s">
-        <v>758</v>
+        <v>806</v>
       </c>
       <c r="O48" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P48" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>477</v>
+        <v>505</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>491</v>
+        <v>520</v>
       </c>
       <c r="J49" s="4" t="s">
-        <v>549</v>
+        <v>584</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>689</v>
+        <v>726</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>711</v>
+        <v>763</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>758</v>
+        <v>806</v>
       </c>
       <c r="O49" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P49" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>473</v>
+        <v>505</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
       <c r="J50" s="4" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>666</v>
+        <v>718</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M50" s="2" t="s">
-        <v>716</v>
+        <v>763</v>
       </c>
       <c r="N50" s="2" t="s">
-        <v>762</v>
+        <v>806</v>
       </c>
       <c r="O50" s="2" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="P50" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>398</v>
+        <v>420</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>452</v>
+        <v>492</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>473</v>
+        <v>508</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>663</v>
+        <v>732</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>716</v>
+        <v>764</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>762</v>
+        <v>788</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>798</v>
+        <v>844</v>
       </c>
       <c r="P51" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>398</v>
+        <v>421</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>452</v>
+        <v>484</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>473</v>
+        <v>506</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>496</v>
+        <v>521</v>
       </c>
       <c r="J52" s="4" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>690</v>
+        <v>723</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>716</v>
+        <v>761</v>
       </c>
       <c r="N52" s="2" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="O52" s="2" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="P52" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>473</v>
+        <v>509</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>553</v>
+        <v>588</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>670</v>
+        <v>733</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>716</v>
+        <v>761</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>762</v>
+        <v>807</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>795</v>
+        <v>846</v>
       </c>
       <c r="P53" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>554</v>
+        <v>589</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M54" s="2" t="s">
-        <v>717</v>
+        <v>765</v>
       </c>
       <c r="N54" s="2" t="s">
-        <v>746</v>
+        <v>807</v>
       </c>
       <c r="O54" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P54" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>691</v>
+        <v>735</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>717</v>
+        <v>755</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>746</v>
+        <v>807</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P55" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>400</v>
+        <v>422</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>667</v>
+        <v>731</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M56" s="2" t="s">
-        <v>718</v>
+        <v>755</v>
       </c>
       <c r="N56" s="2" t="s">
-        <v>763</v>
+        <v>807</v>
       </c>
       <c r="O56" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P56" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="J57" s="4" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>681</v>
+        <v>736</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="N57" s="2" t="s">
-        <v>763</v>
+        <v>808</v>
       </c>
       <c r="O57" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P57" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="J58" s="4" t="s">
-        <v>558</v>
+        <v>593</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>681</v>
+        <v>736</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M58" s="2" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="N58" s="2" t="s">
-        <v>763</v>
+        <v>809</v>
       </c>
       <c r="O58" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P58" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="J59" s="4" t="s">
-        <v>559</v>
+        <v>594</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>670</v>
+        <v>737</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>763</v>
+        <v>808</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P59" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>560</v>
+        <v>595</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>691</v>
+        <v>737</v>
       </c>
       <c r="L60" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M60" s="2" t="s">
-        <v>720</v>
+        <v>755</v>
       </c>
       <c r="N60" s="2" t="s">
-        <v>742</v>
+        <v>807</v>
       </c>
       <c r="O60" s="2" t="s">
-        <v>794</v>
+        <v>846</v>
       </c>
       <c r="P60" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>561</v>
+        <v>596</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>683</v>
+        <v>714</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>717</v>
+        <v>755</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>746</v>
+        <v>808</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>746</v>
+        <v>846</v>
       </c>
       <c r="P61" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>562</v>
+        <v>597</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>692</v>
+        <v>738</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M62" s="2" t="s">
-        <v>717</v>
+        <v>755</v>
       </c>
       <c r="N62" s="2" t="s">
-        <v>764</v>
+        <v>802</v>
       </c>
       <c r="O62" s="2" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="P62" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>403</v>
+        <v>425</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J63" s="4" t="s">
-        <v>563</v>
+        <v>598</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>693</v>
+        <v>711</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>721</v>
+        <v>755</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>764</v>
+        <v>803</v>
       </c>
       <c r="O63" s="2" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="P63" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>403</v>
+        <v>425</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>454</v>
+        <v>493</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>564</v>
+        <v>599</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>694</v>
+        <v>736</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>711</v>
+        <v>755</v>
       </c>
       <c r="N64" s="2" t="s">
-        <v>764</v>
+        <v>798</v>
       </c>
       <c r="O64" s="2" t="s">
-        <v>796</v>
+        <v>847</v>
       </c>
       <c r="P64" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>475</v>
+        <v>508</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>565</v>
+        <v>600</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>711</v>
+        <v>764</v>
       </c>
       <c r="N65" s="2" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="O65" s="2" t="s">
-        <v>796</v>
+        <v>844</v>
       </c>
       <c r="P65" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>404</v>
+        <v>426</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>475</v>
+        <v>508</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J66" s="4" t="s">
-        <v>566</v>
+        <v>601</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>711</v>
+        <v>764</v>
       </c>
       <c r="N66" s="2" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="O66" s="2" t="s">
-        <v>796</v>
+        <v>844</v>
       </c>
       <c r="P66" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>396</v>
+        <v>426</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>475</v>
+        <v>508</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J67" s="4" t="s">
-        <v>567</v>
+        <v>602</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>711</v>
+        <v>764</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>766</v>
+        <v>788</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>796</v>
+        <v>844</v>
       </c>
       <c r="P67" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>396</v>
+        <v>427</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>454</v>
+        <v>494</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>487</v>
+        <v>531</v>
       </c>
       <c r="J68" s="4" t="s">
-        <v>568</v>
+        <v>603</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M68" s="2" t="s">
-        <v>711</v>
+        <v>766</v>
       </c>
       <c r="N68" s="2" t="s">
-        <v>765</v>
+        <v>792</v>
       </c>
       <c r="O68" s="2" t="s">
-        <v>796</v>
+        <v>849</v>
       </c>
       <c r="P68" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>405</v>
+        <v>428</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>569</v>
+        <v>604</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>696</v>
+        <v>739</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>711</v>
+        <v>767</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>764</v>
+        <v>810</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="P69" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>396</v>
+        <v>429</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>487</v>
+        <v>522</v>
       </c>
       <c r="J70" s="4" t="s">
-        <v>570</v>
+        <v>605</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>666</v>
+        <v>719</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>711</v>
+        <v>768</v>
       </c>
       <c r="N70" s="2" t="s">
-        <v>765</v>
+        <v>802</v>
       </c>
       <c r="O70" s="2" t="s">
-        <v>796</v>
+        <v>845</v>
       </c>
       <c r="P70" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>396</v>
+        <v>430</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>475</v>
+        <v>508</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>487</v>
+        <v>527</v>
       </c>
       <c r="J71" s="4" t="s">
-        <v>571</v>
+        <v>606</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>711</v>
+        <v>764</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>759</v>
+        <v>789</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>796</v>
+        <v>844</v>
       </c>
       <c r="P71" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>406</v>
+        <v>431</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>454</v>
+        <v>494</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J72" s="4" t="s">
-        <v>572</v>
+        <v>607</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>663</v>
+        <v>715</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M72" s="2" t="s">
-        <v>711</v>
+        <v>769</v>
       </c>
       <c r="N72" s="2" t="s">
-        <v>760</v>
+        <v>792</v>
       </c>
       <c r="O72" s="2" t="s">
-        <v>796</v>
+        <v>847</v>
       </c>
       <c r="P72" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>460</v>
+        <v>495</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>460</v>
+        <v>495</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>573</v>
+        <v>608</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>711</v>
+        <v>766</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>756</v>
+        <v>811</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="P73" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>474</v>
+        <v>507</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="J74" s="4" t="s">
-        <v>574</v>
+        <v>609</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>663</v>
+        <v>741</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M74" s="2" t="s">
-        <v>720</v>
+        <v>770</v>
       </c>
       <c r="N74" s="2" t="s">
-        <v>742</v>
+        <v>812</v>
       </c>
       <c r="O74" s="2" t="s">
-        <v>794</v>
+        <v>848</v>
       </c>
       <c r="P74" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>407</v>
+        <v>434</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>474</v>
+        <v>507</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>489</v>
+        <v>522</v>
       </c>
       <c r="J75" s="4" t="s">
-        <v>575</v>
+        <v>610</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>667</v>
+        <v>714</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>720</v>
+        <v>771</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>742</v>
+        <v>813</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>794</v>
+        <v>843</v>
       </c>
       <c r="P75" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>407</v>
+        <v>434</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>474</v>
+        <v>507</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>489</v>
+        <v>522</v>
       </c>
       <c r="J76" s="4" t="s">
-        <v>576</v>
+        <v>611</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>667</v>
+        <v>726</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>720</v>
+        <v>771</v>
       </c>
       <c r="N76" s="2" t="s">
-        <v>742</v>
+        <v>814</v>
       </c>
       <c r="O76" s="2" t="s">
-        <v>794</v>
+        <v>843</v>
       </c>
       <c r="P76" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>408</v>
+        <v>435</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>461</v>
+        <v>513</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="J77" s="4" t="s">
-        <v>577</v>
+        <v>612</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>668</v>
+        <v>720</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>722</v>
+        <v>772</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>746</v>
+        <v>815</v>
       </c>
       <c r="O77" s="2" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="P77" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>409</v>
+        <v>435</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>454</v>
+        <v>496</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>475</v>
+        <v>513</v>
       </c>
       <c r="I78" s="2" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="J78" s="4" t="s">
-        <v>578</v>
+        <v>613</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>698</v>
+        <v>742</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      </c>
+        <v>752</v>
+      </c>
+      <c r="M78" s="2"/>
       <c r="N78" s="2" t="s">
-        <v>767</v>
+        <v>792</v>
       </c>
       <c r="O78" s="2" t="s">
-        <v>746</v>
+        <v>792</v>
       </c>
       <c r="P78" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>454</v>
+        <v>489</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="J79" s="4" t="s">
-        <v>579</v>
+        <v>614</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>671</v>
+        <v>727</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>724</v>
+        <v>766</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>759</v>
+        <v>816</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>795</v>
+        <v>849</v>
       </c>
       <c r="P79" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="J80" s="4" t="s">
-        <v>580</v>
+        <v>615</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M80" s="2" t="s">
-        <v>720</v>
+        <v>766</v>
       </c>
       <c r="N80" s="2" t="s">
-        <v>743</v>
+        <v>816</v>
       </c>
       <c r="O80" s="2" t="s">
-        <v>794</v>
+        <v>849</v>
       </c>
       <c r="P80" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>492</v>
+        <v>525</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>581</v>
+        <v>616</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>667</v>
+        <v>743</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>725</v>
+        <v>773</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>746</v>
+        <v>817</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P81" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>413</v>
+        <v>436</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>462</v>
+        <v>492</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>462</v>
+        <v>512</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>582</v>
+        <v>617</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>699</v>
+        <v>744</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>722</v>
+        <v>773</v>
       </c>
       <c r="N82" s="2" t="s">
-        <v>768</v>
+        <v>818</v>
       </c>
       <c r="O82" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P82" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>414</v>
+        <v>437</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>452</v>
+        <v>492</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>473</v>
+        <v>512</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="J83" s="4" t="s">
-        <v>583</v>
+        <v>618</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>673</v>
+        <v>741</v>
       </c>
       <c r="L83" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>726</v>
+        <v>773</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>769</v>
+        <v>800</v>
       </c>
       <c r="O83" s="2" t="s">
-        <v>798</v>
+        <v>844</v>
       </c>
       <c r="P83" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>452</v>
+        <v>492</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>473</v>
+        <v>512</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>488</v>
+        <v>525</v>
       </c>
       <c r="J84" s="4" t="s">
-        <v>584</v>
+        <v>619</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>666</v>
+        <v>741</v>
       </c>
       <c r="L84" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M84" s="2" t="s">
-        <v>727</v>
+        <v>773</v>
       </c>
       <c r="N84" s="2" t="s">
-        <v>770</v>
+        <v>800</v>
       </c>
       <c r="O84" s="2" t="s">
-        <v>793</v>
+        <v>844</v>
       </c>
       <c r="P84" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>415</v>
+        <v>438</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>452</v>
+        <v>497</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>473</v>
+        <v>514</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>488</v>
+        <v>532</v>
       </c>
       <c r="J85" s="4" t="s">
-        <v>585</v>
+        <v>620</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>681</v>
+        <v>735</v>
       </c>
       <c r="L85" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>727</v>
+        <v>774</v>
       </c>
       <c r="N85" s="2" t="s">
-        <v>771</v>
+        <v>819</v>
       </c>
       <c r="O85" s="2" t="s">
-        <v>793</v>
+        <v>850</v>
       </c>
       <c r="P85" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>416</v>
+        <v>439</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>463</v>
+        <v>498</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>480</v>
+        <v>514</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="J86" s="4" t="s">
-        <v>586</v>
+        <v>621</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>672</v>
+        <v>732</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M86" s="2" t="s">
-        <v>728</v>
+        <v>774</v>
       </c>
       <c r="N86" s="2" t="s">
-        <v>772</v>
+        <v>819</v>
       </c>
       <c r="O86" s="2" t="s">
-        <v>746</v>
+        <v>850</v>
       </c>
       <c r="P86" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>463</v>
+        <v>485</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>587</v>
+        <v>622</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>700</v>
+        <v>745</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="M87" s="2"/>
+        <v>752</v>
+      </c>
+      <c r="M87" s="2" t="s">
+        <v>774</v>
+      </c>
       <c r="N87" s="2" t="s">
-        <v>746</v>
+        <v>820</v>
       </c>
       <c r="O87" s="2" t="s">
-        <v>746</v>
+        <v>848</v>
       </c>
       <c r="P87" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>389</v>
+        <v>441</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
       <c r="I88" s="2" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>588</v>
+        <v>623</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>686</v>
+        <v>737</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M88" s="2" t="s">
-        <v>722</v>
+        <v>773</v>
       </c>
       <c r="N88" s="2" t="s">
-        <v>773</v>
+        <v>810</v>
       </c>
       <c r="O88" s="2" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="P88" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>389</v>
+        <v>441</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="J89" s="4" t="s">
-        <v>589</v>
+        <v>624</v>
       </c>
       <c r="K89" s="2" t="s">
-        <v>668</v>
+        <v>714</v>
       </c>
       <c r="L89" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M89" s="2" t="s">
-        <v>722</v>
+        <v>773</v>
       </c>
       <c r="N89" s="2" t="s">
-        <v>773</v>
+        <v>807</v>
       </c>
       <c r="O89" s="2" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="P89" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>491</v>
+        <v>533</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>590</v>
+        <v>625</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="L90" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M90" s="2" t="s">
-        <v>729</v>
+        <v>769</v>
       </c>
       <c r="N90" s="2" t="s">
-        <v>748</v>
+        <v>821</v>
       </c>
       <c r="O90" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P90" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>491</v>
+        <v>529</v>
       </c>
       <c r="J91" s="4" t="s">
-        <v>591</v>
+        <v>626</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>702</v>
+        <v>716</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M91" s="2" t="s">
-        <v>729</v>
+        <v>766</v>
       </c>
       <c r="N91" s="2" t="s">
-        <v>774</v>
+        <v>799</v>
       </c>
       <c r="O91" s="2" t="s">
-        <v>794</v>
+        <v>849</v>
       </c>
       <c r="P91" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>418</v>
+        <v>442</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="I92" s="2" t="s">
-        <v>491</v>
+        <v>529</v>
       </c>
       <c r="J92" s="4" t="s">
-        <v>592</v>
+        <v>627</v>
       </c>
       <c r="K92" s="2" t="s">
-        <v>673</v>
+        <v>715</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M92" s="2" t="s">
-        <v>729</v>
+        <v>769</v>
       </c>
       <c r="N92" s="2" t="s">
-        <v>749</v>
+        <v>822</v>
       </c>
       <c r="O92" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P92" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="J93" s="4" t="s">
-        <v>593</v>
+        <v>628</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>673</v>
+        <v>718</v>
       </c>
       <c r="L93" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M93" s="2" t="s">
-        <v>729</v>
+        <v>770</v>
       </c>
       <c r="N93" s="2" t="s">
-        <v>749</v>
+        <v>805</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>794</v>
+        <v>848</v>
       </c>
       <c r="P93" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>419</v>
+        <v>443</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>498</v>
+        <v>521</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>594</v>
+        <v>629</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>694</v>
+        <v>715</v>
       </c>
       <c r="L94" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M94" s="2" t="s">
-        <v>730</v>
+        <v>775</v>
       </c>
       <c r="N94" s="2" t="s">
-        <v>775</v>
+        <v>794</v>
       </c>
       <c r="O94" s="2" t="s">
-        <v>800</v>
+        <v>848</v>
       </c>
       <c r="P94" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>420</v>
+        <v>443</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>491</v>
+        <v>521</v>
       </c>
       <c r="J95" s="4" t="s">
-        <v>595</v>
+        <v>630</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>691</v>
+        <v>715</v>
       </c>
       <c r="L95" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>730</v>
+        <v>770</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>775</v>
+        <v>805</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>800</v>
+        <v>848</v>
       </c>
       <c r="P95" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>487</v>
+        <v>531</v>
       </c>
       <c r="J96" s="4" t="s">
-        <v>596</v>
+        <v>631</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>679</v>
+        <v>716</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M96" s="2" t="s">
-        <v>730</v>
+        <v>766</v>
       </c>
       <c r="N96" s="2" t="s">
-        <v>776</v>
+        <v>822</v>
       </c>
       <c r="O96" s="2" t="s">
-        <v>798</v>
+        <v>851</v>
       </c>
       <c r="P96" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J97" s="4" t="s">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>696</v>
+        <v>746</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M97" s="2" t="s">
-        <v>729</v>
+        <v>769</v>
       </c>
       <c r="N97" s="2" t="s">
-        <v>767</v>
+        <v>823</v>
       </c>
       <c r="O97" s="2" t="s">
-        <v>746</v>
+        <v>792</v>
       </c>
       <c r="P97" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J98" s="4" t="s">
-        <v>598</v>
+        <v>633</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M98" s="2" t="s">
-        <v>729</v>
+        <v>769</v>
       </c>
       <c r="N98" s="2" t="s">
-        <v>764</v>
+        <v>823</v>
       </c>
       <c r="O98" s="2" t="s">
-        <v>746</v>
+        <v>792</v>
       </c>
       <c r="P98" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>415</v>
+        <v>446</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>461</v>
+        <v>506</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="J99" s="4" t="s">
-        <v>599</v>
+        <v>634</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>669</v>
+        <v>747</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>725</v>
+        <v>769</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>777</v>
+        <v>823</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="P99" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>461</v>
+        <v>506</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="J100" s="4" t="s">
-        <v>600</v>
+        <v>635</v>
       </c>
       <c r="K100" s="2" t="s">
-        <v>668</v>
+        <v>748</v>
       </c>
       <c r="L100" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M100" s="2" t="s">
-        <v>722</v>
+        <v>769</v>
       </c>
       <c r="N100" s="2" t="s">
-        <v>757</v>
+        <v>823</v>
       </c>
       <c r="O100" s="2" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="P100" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>456</v>
+        <v>499</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>461</v>
+        <v>495</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="J101" s="4" t="s">
-        <v>601</v>
+        <v>636</v>
       </c>
       <c r="K101" s="2" t="s">
-        <v>667</v>
+        <v>732</v>
       </c>
       <c r="L101" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>725</v>
+        <v>776</v>
       </c>
       <c r="N101" s="2" t="s">
-        <v>778</v>
+        <v>824</v>
       </c>
       <c r="O101" s="2" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="P101" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J102" s="4" t="s">
-        <v>602</v>
+        <v>637</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M102" s="2" t="s">
-        <v>726</v>
+        <v>769</v>
       </c>
       <c r="N102" s="2" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="O102" s="2" t="s">
-        <v>798</v>
+        <v>847</v>
       </c>
       <c r="P102" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J103" s="4" t="s">
-        <v>603</v>
+        <v>638</v>
       </c>
       <c r="K103" s="2" t="s">
-        <v>667</v>
+        <v>722</v>
       </c>
       <c r="L103" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>731</v>
+        <v>769</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>752</v>
+        <v>792</v>
       </c>
       <c r="O103" s="2" t="s">
-        <v>798</v>
+        <v>847</v>
       </c>
       <c r="P103" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="I104" s="2" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="J104" s="4" t="s">
-        <v>604</v>
+        <v>639</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>667</v>
+        <v>716</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M104" s="2" t="s">
-        <v>726</v>
+        <v>769</v>
       </c>
       <c r="N104" s="2" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="O104" s="2" t="s">
-        <v>798</v>
+        <v>847</v>
       </c>
       <c r="P104" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>408</v>
+        <v>450</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>497</v>
+        <v>523</v>
       </c>
       <c r="J105" s="4" t="s">
-        <v>605</v>
+        <v>640</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>668</v>
+        <v>715</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>722</v>
+        <v>764</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>778</v>
+        <v>789</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>801</v>
+        <v>844</v>
       </c>
       <c r="P105" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>472</v>
+        <v>508</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>606</v>
+        <v>641</v>
       </c>
       <c r="K106" s="2" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="L106" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M106" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N106" s="2" t="s">
-        <v>747</v>
+        <v>789</v>
       </c>
       <c r="O106" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P106" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>371</v>
+        <v>450</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>472</v>
+        <v>508</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>607</v>
+        <v>642</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>747</v>
+        <v>788</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P107" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>472</v>
+        <v>508</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J108" s="4" t="s">
-        <v>608</v>
+        <v>643</v>
       </c>
       <c r="K108" s="2" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M108" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N108" s="2" t="s">
-        <v>747</v>
+        <v>788</v>
       </c>
       <c r="O108" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P108" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>374</v>
+        <v>450</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>472</v>
+        <v>508</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>609</v>
+        <v>644</v>
       </c>
       <c r="K109" s="2" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M109" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>747</v>
+        <v>788</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P109" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>462</v>
+        <v>508</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>500</v>
+        <v>523</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>610</v>
+        <v>645</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>691</v>
+        <v>719</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M110" s="2" t="s">
-        <v>732</v>
+        <v>764</v>
       </c>
       <c r="N110" s="2" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="O110" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P110" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>492</v>
+        <v>523</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>611</v>
+        <v>646</v>
       </c>
       <c r="K111" s="2" t="s">
-        <v>678</v>
+        <v>715</v>
       </c>
       <c r="L111" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M111" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N111" s="2" t="s">
-        <v>746</v>
+        <v>789</v>
       </c>
       <c r="O111" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P111" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>492</v>
+        <v>523</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>612</v>
+        <v>647</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>682</v>
+        <v>715</v>
       </c>
       <c r="L112" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M112" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N112" s="2" t="s">
-        <v>746</v>
+        <v>789</v>
       </c>
       <c r="O112" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P112" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>113</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>492</v>
+        <v>523</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>613</v>
+        <v>648</v>
       </c>
       <c r="K113" s="2" t="s">
-        <v>668</v>
+        <v>714</v>
       </c>
       <c r="L113" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M113" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N113" s="2" t="s">
-        <v>746</v>
+        <v>789</v>
       </c>
       <c r="O113" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P113" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J114" s="4" t="s">
-        <v>614</v>
+        <v>649</v>
       </c>
       <c r="K114" s="2" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="L114" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M114" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N114" s="2" t="s">
-        <v>743</v>
+        <v>789</v>
       </c>
       <c r="O114" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P114" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>615</v>
+        <v>650</v>
       </c>
       <c r="K115" s="2" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="L115" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M115" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N115" s="2" t="s">
-        <v>743</v>
+        <v>789</v>
       </c>
       <c r="O115" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P115" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I116" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>616</v>
+        <v>651</v>
       </c>
       <c r="K116" s="2" t="s">
-        <v>671</v>
+        <v>714</v>
       </c>
       <c r="L116" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M116" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N116" s="2" t="s">
-        <v>742</v>
+        <v>789</v>
       </c>
       <c r="O116" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P116" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>489</v>
+        <v>529</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>617</v>
+        <v>652</v>
       </c>
       <c r="K117" s="2" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="L117" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M117" s="2" t="s">
-        <v>720</v>
+        <v>777</v>
       </c>
       <c r="N117" s="2" t="s">
-        <v>742</v>
+        <v>825</v>
       </c>
       <c r="O117" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P117" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="I118" s="2" t="s">
-        <v>489</v>
+        <v>529</v>
       </c>
       <c r="J118" s="4" t="s">
-        <v>618</v>
+        <v>653</v>
       </c>
       <c r="K118" s="2" t="s">
-        <v>671</v>
+        <v>715</v>
       </c>
       <c r="L118" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M118" s="2" t="s">
-        <v>720</v>
+        <v>778</v>
       </c>
       <c r="N118" s="2" t="s">
-        <v>742</v>
+        <v>792</v>
       </c>
       <c r="O118" s="2" t="s">
-        <v>794</v>
+        <v>849</v>
       </c>
       <c r="P118" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>429</v>
+        <v>453</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>619</v>
+        <v>654</v>
       </c>
       <c r="K119" s="2" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="L119" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M119" s="2" t="s">
-        <v>720</v>
+        <v>767</v>
       </c>
       <c r="N119" s="2" t="s">
-        <v>742</v>
+        <v>810</v>
       </c>
       <c r="O119" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P119" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>457</v>
+        <v>490</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I120" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>620</v>
+        <v>655</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>667</v>
+        <v>732</v>
       </c>
       <c r="L120" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M120" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N120" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O120" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P120" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J121" s="4" t="s">
-        <v>621</v>
+        <v>656</v>
       </c>
       <c r="K121" s="2" t="s">
-        <v>667</v>
+        <v>732</v>
       </c>
       <c r="L121" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M121" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N121" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O121" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P121" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I122" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J122" s="4" t="s">
-        <v>622</v>
+        <v>657</v>
       </c>
       <c r="K122" s="2" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="L122" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M122" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N122" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O122" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P122" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>623</v>
+        <v>658</v>
       </c>
       <c r="K123" s="2" t="s">
-        <v>667</v>
+        <v>732</v>
       </c>
       <c r="L123" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M123" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N123" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O123" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P123" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I124" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J124" s="4" t="s">
-        <v>624</v>
+        <v>659</v>
       </c>
       <c r="K124" s="2" t="s">
-        <v>667</v>
+        <v>719</v>
       </c>
       <c r="L124" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M124" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N124" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O124" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P124" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>430</v>
+        <v>456</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J125" s="4" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="K125" s="2"/>
       <c r="L125" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M125" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N125" s="2" t="s">
-        <v>743</v>
+        <v>788</v>
       </c>
       <c r="O125" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P125" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I126" s="2" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="J126" s="4" t="s">
-        <v>626</v>
+        <v>661</v>
       </c>
       <c r="K126" s="2" t="s">
-        <v>671</v>
+        <v>714</v>
       </c>
       <c r="L126" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M126" s="2" t="s">
-        <v>733</v>
+        <v>764</v>
       </c>
       <c r="N126" s="2" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="O126" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P126" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>431</v>
+        <v>458</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>495</v>
+        <v>522</v>
       </c>
       <c r="J127" s="4" t="s">
-        <v>627</v>
+        <v>662</v>
       </c>
       <c r="K127" s="2" t="s">
-        <v>667</v>
+        <v>714</v>
       </c>
       <c r="L127" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M127" s="2" t="s">
-        <v>734</v>
+        <v>768</v>
       </c>
       <c r="N127" s="2" t="s">
-        <v>746</v>
+        <v>826</v>
       </c>
       <c r="O127" s="2" t="s">
-        <v>799</v>
+        <v>845</v>
       </c>
       <c r="P127" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>432</v>
+        <v>459</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>454</v>
+        <v>489</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="I128" s="2" t="s">
-        <v>487</v>
+        <v>533</v>
       </c>
       <c r="J128" s="4" t="s">
-        <v>628</v>
+        <v>663</v>
       </c>
       <c r="K128" s="2" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="L128" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M128" s="2" t="s">
-        <v>723</v>
+        <v>769</v>
       </c>
       <c r="N128" s="2" t="s">
-        <v>767</v>
+        <v>827</v>
       </c>
       <c r="O128" s="2" t="s">
-        <v>746</v>
+        <v>847</v>
       </c>
       <c r="P128" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>129</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>433</v>
+        <v>460</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="J129" s="4" t="s">
-        <v>629</v>
+        <v>664</v>
       </c>
       <c r="K129" s="2" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="L129" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M129" s="2" t="s">
-        <v>720</v>
+        <v>769</v>
       </c>
       <c r="N129" s="2" t="s">
-        <v>742</v>
+        <v>807</v>
       </c>
       <c r="O129" s="2" t="s">
-        <v>794</v>
+        <v>846</v>
       </c>
       <c r="P129" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>433</v>
+        <v>460</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="I130" s="2" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="J130" s="4" t="s">
-        <v>630</v>
+        <v>665</v>
       </c>
       <c r="K130" s="2" t="s">
-        <v>691</v>
+        <v>714</v>
       </c>
       <c r="L130" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M130" s="2" t="s">
-        <v>720</v>
+        <v>769</v>
       </c>
       <c r="N130" s="2" t="s">
-        <v>742</v>
+        <v>808</v>
       </c>
       <c r="O130" s="2" t="s">
-        <v>794</v>
+        <v>846</v>
       </c>
       <c r="P130" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>457</v>
+        <v>500</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>474</v>
+        <v>515</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>489</v>
+        <v>532</v>
       </c>
       <c r="J131" s="4" t="s">
-        <v>631</v>
+        <v>666</v>
       </c>
       <c r="K131" s="2" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="L131" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M131" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N131" s="2" t="s">
-        <v>742</v>
+        <v>789</v>
       </c>
       <c r="O131" s="2" t="s">
-        <v>794</v>
+        <v>852</v>
       </c>
       <c r="P131" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>433</v>
+        <v>462</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="I132" s="2" t="s">
-        <v>489</v>
+        <v>533</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>632</v>
+        <v>667</v>
       </c>
       <c r="K132" s="2" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="L132" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M132" s="2" t="s">
-        <v>720</v>
+        <v>769</v>
       </c>
       <c r="N132" s="2" t="s">
-        <v>742</v>
+        <v>827</v>
       </c>
       <c r="O132" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P132" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>489</v>
+        <v>533</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>633</v>
+        <v>668</v>
       </c>
       <c r="K133" s="2" t="s">
-        <v>671</v>
+        <v>715</v>
       </c>
       <c r="L133" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M133" s="2" t="s">
-        <v>720</v>
+        <v>766</v>
       </c>
       <c r="N133" s="2" t="s">
-        <v>742</v>
+        <v>792</v>
       </c>
       <c r="O133" s="2" t="s">
-        <v>794</v>
+        <v>849</v>
       </c>
       <c r="P133" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>457</v>
+        <v>501</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>474</v>
+        <v>516</v>
       </c>
       <c r="I134" s="2" t="s">
-        <v>489</v>
+        <v>533</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="K134" s="2"/>
+        <v>669</v>
+      </c>
+      <c r="K134" s="2" t="s">
+        <v>749</v>
+      </c>
       <c r="L134" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M134" s="2" t="s">
-        <v>720</v>
+        <v>769</v>
       </c>
       <c r="N134" s="2" t="s">
-        <v>742</v>
+        <v>828</v>
       </c>
       <c r="O134" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P134" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>135</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J135" s="4" t="s">
-        <v>635</v>
+        <v>670</v>
       </c>
       <c r="K135" s="2" t="s">
-        <v>666</v>
+        <v>714</v>
       </c>
       <c r="L135" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M135" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N135" s="2" t="s">
-        <v>742</v>
+        <v>828</v>
       </c>
       <c r="O135" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P135" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>134</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>437</v>
+        <v>464</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>475</v>
+        <v>508</v>
       </c>
       <c r="I136" s="2" t="s">
-        <v>488</v>
+        <v>523</v>
       </c>
       <c r="J136" s="4" t="s">
-        <v>636</v>
+        <v>671</v>
       </c>
       <c r="K136" s="2" t="s">
-        <v>666</v>
+        <v>741</v>
       </c>
       <c r="L136" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M136" s="2" t="s">
-        <v>724</v>
+        <v>764</v>
       </c>
       <c r="N136" s="2" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="O136" s="2" t="s">
-        <v>795</v>
+        <v>844</v>
       </c>
       <c r="P136" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="J137" s="4" t="s">
-        <v>637</v>
+        <v>672</v>
       </c>
       <c r="K137" s="2" t="s">
-        <v>671</v>
+        <v>723</v>
       </c>
       <c r="L137" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M137" s="2" t="s">
-        <v>725</v>
+        <v>769</v>
       </c>
       <c r="N137" s="2" t="s">
-        <v>782</v>
+        <v>829</v>
       </c>
       <c r="O137" s="2" t="s">
-        <v>797</v>
+        <v>846</v>
       </c>
       <c r="P137" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>136</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>439</v>
+        <v>413</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I138" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>638</v>
+        <v>673</v>
       </c>
       <c r="K138" s="2" t="s">
-        <v>691</v>
+        <v>723</v>
       </c>
       <c r="L138" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M138" s="2" t="s">
-        <v>725</v>
+        <v>769</v>
       </c>
       <c r="N138" s="2" t="s">
-        <v>764</v>
+        <v>829</v>
       </c>
       <c r="O138" s="2" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="P138" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>439</v>
+        <v>465</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>454</v>
+        <v>487</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="J139" s="4" t="s">
-        <v>639</v>
+        <v>674</v>
       </c>
       <c r="K139" s="2" t="s">
-        <v>666</v>
+        <v>739</v>
       </c>
       <c r="L139" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M139" s="2" t="s">
-        <v>725</v>
+        <v>779</v>
       </c>
       <c r="N139" s="2" t="s">
-        <v>765</v>
+        <v>830</v>
       </c>
       <c r="O139" s="2" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="P139" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>138</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>440</v>
+        <v>466</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>498</v>
+        <v>521</v>
       </c>
       <c r="J140" s="4" t="s">
-        <v>640</v>
+        <v>675</v>
       </c>
       <c r="K140" s="2" t="s">
-        <v>691</v>
+        <v>727</v>
       </c>
       <c r="L140" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M140" s="2" t="s">
-        <v>720</v>
+        <v>779</v>
       </c>
       <c r="N140" s="2" t="s">
-        <v>743</v>
+        <v>830</v>
       </c>
       <c r="O140" s="2" t="s">
-        <v>802</v>
+        <v>846</v>
       </c>
       <c r="P140" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>441</v>
+        <v>467</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="J141" s="4" t="s">
-        <v>641</v>
+        <v>676</v>
       </c>
       <c r="K141" s="2" t="s">
-        <v>691</v>
+        <v>722</v>
       </c>
       <c r="L141" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M141" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N141" s="2" t="s">
-        <v>782</v>
+        <v>831</v>
       </c>
       <c r="O141" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P141" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>140</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>427</v>
+        <v>467</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="I142" s="2" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="J142" s="4" t="s">
-        <v>642</v>
+        <v>677</v>
       </c>
       <c r="K142" s="2" t="s">
-        <v>667</v>
+        <v>719</v>
       </c>
       <c r="L142" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M142" s="2" t="s">
-        <v>722</v>
+        <v>764</v>
       </c>
       <c r="N142" s="2" t="s">
-        <v>746</v>
+        <v>831</v>
       </c>
       <c r="O142" s="2" t="s">
-        <v>799</v>
+        <v>844</v>
       </c>
       <c r="P142" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>468</v>
+        <v>492</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="J143" s="4" t="s">
-        <v>643</v>
+        <v>678</v>
       </c>
       <c r="K143" s="2" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="L143" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M143" s="2" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="N143" s="2" t="s">
-        <v>783</v>
+        <v>831</v>
       </c>
       <c r="O143" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P143" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>142</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>474</v>
+        <v>508</v>
       </c>
       <c r="I144" s="2" t="s">
-        <v>489</v>
+        <v>523</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>644</v>
+        <v>679</v>
       </c>
       <c r="K144" s="2" t="s">
-        <v>666</v>
+        <v>714</v>
       </c>
       <c r="L144" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M144" s="2" t="s">
-        <v>720</v>
+        <v>764</v>
       </c>
       <c r="N144" s="2" t="s">
-        <v>742</v>
+        <v>831</v>
       </c>
       <c r="O144" s="2" t="s">
-        <v>794</v>
+        <v>844</v>
       </c>
       <c r="P144" s="2" t="s">
-        <v>804</v>
+        <v>855</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>489</v>
+        <v>526</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>645</v>
+        <v>680</v>
       </c>
       <c r="K145" s="2" t="s">
-        <v>673</v>
+        <v>719</v>
       </c>
       <c r="L145" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M145" s="2" t="s">
-        <v>720</v>
+        <v>780</v>
       </c>
       <c r="N145" s="2" t="s">
-        <v>742</v>
+        <v>792</v>
       </c>
       <c r="O145" s="2" t="s">
-        <v>794</v>
+        <v>847</v>
       </c>
       <c r="P145" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>144</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>394</v>
+        <v>468</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="H146" s="2" t="s">
-        <v>475</v>
+        <v>506</v>
       </c>
       <c r="I146" s="2" t="s">
-        <v>487</v>
+        <v>535</v>
       </c>
       <c r="J146" s="4" t="s">
-        <v>646</v>
+        <v>681</v>
       </c>
       <c r="K146" s="2" t="s">
-        <v>683</v>
+        <v>726</v>
       </c>
       <c r="L146" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M146" s="2" t="s">
-        <v>725</v>
+        <v>780</v>
       </c>
       <c r="N146" s="2" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="O146" s="2" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="P146" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>394</v>
+        <v>468</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>454</v>
+        <v>502</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>475</v>
+        <v>505</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
       <c r="J147" s="4" t="s">
-        <v>647</v>
+        <v>682</v>
       </c>
       <c r="K147" s="2" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="L147" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M147" s="2" t="s">
-        <v>725</v>
+        <v>780</v>
       </c>
       <c r="N147" s="2" t="s">
-        <v>784</v>
+        <v>832</v>
       </c>
       <c r="O147" s="2" t="s">
-        <v>796</v>
+        <v>841</v>
       </c>
       <c r="P147" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>146</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>148</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>454</v>
+        <v>502</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>475</v>
+        <v>517</v>
       </c>
       <c r="I148" s="2" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
       <c r="J148" s="4" t="s">
-        <v>648</v>
+        <v>683</v>
       </c>
       <c r="K148" s="2" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="L148" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M148" s="2" t="s">
-        <v>735</v>
+        <v>780</v>
       </c>
       <c r="N148" s="2" t="s">
-        <v>785</v>
+        <v>833</v>
       </c>
       <c r="O148" s="2" t="s">
-        <v>796</v>
+        <v>841</v>
       </c>
       <c r="P148" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>454</v>
+        <v>502</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>475</v>
+        <v>517</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
       <c r="J149" s="4" t="s">
-        <v>649</v>
+        <v>684</v>
       </c>
       <c r="K149" s="2" t="s">
-        <v>686</v>
+        <v>716</v>
       </c>
       <c r="L149" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M149" s="2" t="s">
-        <v>735</v>
+        <v>780</v>
       </c>
       <c r="N149" s="2" t="s">
-        <v>785</v>
+        <v>833</v>
       </c>
       <c r="O149" s="2" t="s">
-        <v>796</v>
+        <v>841</v>
       </c>
       <c r="P149" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>148</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>457</v>
+        <v>502</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>474</v>
+        <v>505</v>
       </c>
       <c r="I150" s="2" t="s">
-        <v>489</v>
+        <v>520</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>650</v>
+        <v>685</v>
       </c>
       <c r="K150" s="2" t="s">
-        <v>682</v>
+        <v>715</v>
       </c>
       <c r="L150" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M150" s="2" t="s">
-        <v>720</v>
+        <v>780</v>
       </c>
       <c r="N150" s="2" t="s">
-        <v>786</v>
+        <v>834</v>
       </c>
       <c r="O150" s="2" t="s">
-        <v>794</v>
+        <v>841</v>
       </c>
       <c r="P150" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>474</v>
+        <v>506</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>489</v>
+        <v>536</v>
       </c>
       <c r="J151" s="4" t="s">
-        <v>651</v>
+        <v>686</v>
       </c>
       <c r="K151" s="2" t="s">
-        <v>671</v>
+        <v>726</v>
       </c>
       <c r="L151" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M151" s="2" t="s">
-        <v>720</v>
+        <v>780</v>
       </c>
       <c r="N151" s="2" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="O151" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P151" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>150</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
       <c r="H152" s="2" t="s">
-        <v>474</v>
+        <v>506</v>
       </c>
       <c r="I152" s="2" t="s">
-        <v>489</v>
+        <v>536</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>652</v>
+        <v>686</v>
       </c>
       <c r="K152" s="2" t="s">
-        <v>666</v>
+        <v>726</v>
       </c>
       <c r="L152" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M152" s="2" t="s">
-        <v>720</v>
+        <v>780</v>
       </c>
       <c r="N152" s="2" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="O152" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P152" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>474</v>
+        <v>506</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>489</v>
+        <v>521</v>
       </c>
       <c r="J153" s="4" t="s">
-        <v>653</v>
+        <v>687</v>
       </c>
       <c r="K153" s="2" t="s">
-        <v>666</v>
+        <v>717</v>
       </c>
       <c r="L153" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M153" s="2" t="s">
-        <v>720</v>
+        <v>780</v>
       </c>
       <c r="N153" s="2" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="O153" s="2" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P153" s="2" t="s">
-        <v>804</v>
+        <v>856</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>152</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>179</v>
+        <v>213</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="H154" s="2" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="I154" s="2" t="s">
-        <v>492</v>
+        <v>525</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>654</v>
+        <v>688</v>
       </c>
       <c r="K154" s="2" t="s">
-        <v>671</v>
+        <v>715</v>
       </c>
       <c r="L154" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M154" s="2" t="s">
-        <v>736</v>
+        <v>755</v>
       </c>
       <c r="N154" s="2" t="s">
-        <v>746</v>
+        <v>800</v>
       </c>
       <c r="O154" s="2" t="s">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="P154" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>153</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>472</v>
+        <v>512</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>501</v>
+        <v>525</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>655</v>
+        <v>689</v>
       </c>
       <c r="K155" s="2" t="s">
-        <v>681</v>
+        <v>715</v>
       </c>
       <c r="L155" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M155" s="2" t="s">
-        <v>736</v>
+        <v>755</v>
       </c>
       <c r="N155" s="2" t="s">
-        <v>746</v>
+        <v>800</v>
       </c>
       <c r="O155" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P155" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>154</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>469</v>
+        <v>492</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>471</v>
+        <v>512</v>
       </c>
       <c r="I156" s="2" t="s">
-        <v>486</v>
+        <v>525</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>656</v>
+        <v>690</v>
       </c>
       <c r="K156" s="2" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="L156" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M156" s="2" t="s">
-        <v>736</v>
+        <v>755</v>
       </c>
       <c r="N156" s="2" t="s">
-        <v>787</v>
+        <v>800</v>
       </c>
       <c r="O156" s="2" t="s">
-        <v>791</v>
+        <v>844</v>
       </c>
       <c r="P156" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>155</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>447</v>
+        <v>471</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>469</v>
+        <v>503</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>484</v>
+        <v>518</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>486</v>
+        <v>537</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>657</v>
+        <v>691</v>
       </c>
       <c r="K157" s="2" t="s">
-        <v>667</v>
+        <v>726</v>
       </c>
       <c r="L157" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M157" s="2" t="s">
-        <v>736</v>
+        <v>755</v>
       </c>
       <c r="N157" s="2" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="O157" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="P157" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>156</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>158</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="H158" s="2" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="I158" s="2" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>658</v>
+        <v>692</v>
       </c>
       <c r="K158" s="2" t="s">
-        <v>668</v>
+        <v>717</v>
       </c>
       <c r="L158" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M158" s="2" t="s">
-        <v>736</v>
+        <v>755</v>
       </c>
       <c r="N158" s="2" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="O158" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="P158" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>157</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>447</v>
+        <v>473</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>659</v>
+        <v>693</v>
       </c>
       <c r="K159" s="2" t="s">
-        <v>667</v>
+        <v>735</v>
       </c>
       <c r="L159" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M159" s="2" t="s">
-        <v>736</v>
+        <v>779</v>
       </c>
       <c r="N159" s="2" t="s">
-        <v>789</v>
+        <v>835</v>
       </c>
       <c r="O159" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="P159" s="2" t="s">
-        <v>805</v>
+        <v>856</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>158</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>448</v>
+        <v>474</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>451</v>
+        <v>500</v>
       </c>
       <c r="H160" s="2" t="s">
-        <v>472</v>
+        <v>515</v>
       </c>
       <c r="I160" s="2" t="s">
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>660</v>
+        <v>694</v>
       </c>
       <c r="K160" s="2" t="s">
-        <v>681</v>
+        <v>719</v>
       </c>
       <c r="L160" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M160" s="2" t="s">
-        <v>736</v>
+        <v>781</v>
       </c>
       <c r="N160" s="2" t="s">
-        <v>746</v>
+        <v>836</v>
       </c>
       <c r="O160" s="2" t="s">
-        <v>746</v>
+        <v>853</v>
       </c>
       <c r="P160" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
         <v>159</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>451</v>
+        <v>492</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>472</v>
+        <v>508</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>502</v>
+        <v>523</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>660</v>
+        <v>695</v>
       </c>
       <c r="K161" s="2" t="s">
-        <v>681</v>
+        <v>714</v>
       </c>
       <c r="L161" s="2" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="M161" s="2" t="s">
-        <v>736</v>
+        <v>764</v>
       </c>
       <c r="N161" s="2" t="s">
-        <v>746</v>
+        <v>831</v>
       </c>
       <c r="O161" s="2" t="s">
-        <v>746</v>
+        <v>844</v>
       </c>
       <c r="P161" s="2" t="s">
-        <v>805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>160</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C162" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="I162" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="J162" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="K162" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="L162" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M162" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="N162" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="O162" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="P162" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="I163" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="J163" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="K163" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="L163" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M163" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="N163" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="O163" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="P163" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>162</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="H164" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="I164" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="J164" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="K164" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="L164" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M164" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="N164" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="O164" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="P164" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>163</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="I165" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="J165" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="K165" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="L165" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M165" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="N165" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="O165" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="P165" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="n">
+        <v>164</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="H166" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="I166" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="J166" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="K166" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="L166" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M166" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="N166" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="O166" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="P166" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
+        <v>165</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="I167" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="J167" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="K167" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="L167" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M167" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="N167" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="O167" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="P167" s="2" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
+        <v>166</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="I168" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="J168" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="K168" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="L168" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M168" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N168" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="O168" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="P168" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
+        <v>167</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I169" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="J169" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="L169" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M169" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N169" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="O169" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="P169" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="n">
+        <v>168</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I170" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="J170" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="K170" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="L170" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M170" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N170" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="O170" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="P170" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
+        <v>169</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="I171" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="J171" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="K171" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="L171" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M171" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N171" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="O171" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="P171" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
+        <v>170</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="H172" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="I172" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="J172" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="K172" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="L172" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M172" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N172" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="O172" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="P172" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="n">
+        <v>171</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="I173" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="J173" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="K173" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="L173" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M173" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N173" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="O173" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="P173" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
+        <v>172</v>
+      </c>
+      <c r="B174" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="D162" s="2" t="s">
-[...14 lines deleted...]
-      <c r="I162" s="2" t="s">
+      <c r="C174" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="G174" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="J162" s="4" t="s">
-[...5 lines deleted...]
-      <c r="L162" s="2" t="s">
+      <c r="H174" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="I174" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="J174" s="4" t="s">
         <v>708</v>
       </c>
-      <c r="M162" s="2" t="s">
-[...9 lines deleted...]
-        <v>805</v>
+      <c r="K174" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="L174" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M174" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="N174" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="O174" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="P174" s="2" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
+        <v>173</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="I175" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="J175" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="K175" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="L175" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="M175" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="N175" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="O175" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="P175" s="2" t="s">
+        <v>856</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>